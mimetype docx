--- v0 (2025-12-25)
+++ v1 (2026-10-30)
@@ -1,40 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="00000002" w14:textId="618D3A82" w:rsidR="004A5D06" w:rsidRPr="0034561C" w:rsidRDefault="004C0DA1" w:rsidP="008A117C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -380,225 +381,178 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Projet Interdisciplinaire </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="5EFA5F27" w:rsidR="004A5D06" w:rsidRDefault="00E033B3">
+    <w:p w14:paraId="00000005" w14:textId="6DA08EC6" w:rsidR="004A5D06" w:rsidRDefault="00E033B3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>M2 Eau et Société</w:t>
       </w:r>
-      <w:r w:rsidR="00F140C1">
-[...47 lines deleted...]
-    <w:p w14:paraId="4469791C" w14:textId="2A91FCD2" w:rsidR="00F140C1" w:rsidRPr="0034561C" w:rsidRDefault="00F140C1">
+    </w:p>
+    <w:p w14:paraId="4469791C" w14:textId="65C5BD1D" w:rsidR="00F140C1" w:rsidRPr="0034561C" w:rsidRDefault="000467C6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="00000009" w14:textId="70B4A5CC" w:rsidR="004A5D06" w:rsidRPr="0034561C" w:rsidRDefault="00A34BFC">
+        <w:t>[ANNEE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="7B7D12E8" w:rsidR="004A5D06" w:rsidRPr="0034561C" w:rsidRDefault="00A34BFC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">[Titre du </w:t>
       </w:r>
       <w:r w:rsidR="00E033B3" w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PI</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000467C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rojet </w:t>
+      </w:r>
+      <w:r w:rsidR="00E033B3" w:rsidRPr="0034561C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="000467C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>nterdisciplinaire</w:t>
       </w:r>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="004A5D06" w:rsidRPr="0034561C" w:rsidRDefault="00A34BFC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1280,93 +1234,93 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="493E181E" w14:textId="77777777" w:rsidR="004A09F9" w:rsidRDefault="004A09F9" w:rsidP="004A09F9">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Préambule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7796476E" w14:textId="5B6124C0" w:rsidR="00E033B3" w:rsidRPr="0034561C" w:rsidRDefault="00E033B3" w:rsidP="00E033B3">
+    <w:p w14:paraId="7796476E" w14:textId="172B8C41" w:rsidR="00E033B3" w:rsidRPr="0034561C" w:rsidRDefault="00E033B3" w:rsidP="00E033B3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Exercice académique - Projet interdisciplinaire 202</w:t>
       </w:r>
-      <w:r w:rsidR="001E5A42">
+      <w:r w:rsidR="00FF6727">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="001E5A42">
+      <w:r w:rsidR="00FF6727">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0034561C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9771" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2149,70 +2103,71 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B5C580A" w14:textId="77777777" w:rsidR="00E033B3" w:rsidRPr="0034561C" w:rsidRDefault="00E033B3" w:rsidP="008A117C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E033B3" w:rsidRPr="0034561C" w:rsidSect="00A5513F">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="731A8E82" w14:textId="77777777" w:rsidR="00AD325C" w:rsidRDefault="00AD325C">
+    <w:p w14:paraId="7031D8F6" w14:textId="77777777" w:rsidR="00DB71B5" w:rsidRDefault="00DB71B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34FB195C" w14:textId="77777777" w:rsidR="00AD325C" w:rsidRDefault="00AD325C">
+    <w:p w14:paraId="6D0D8634" w14:textId="77777777" w:rsidR="00DB71B5" w:rsidRDefault="00DB71B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2245,61 +2200,77 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="731F2BE5" w14:textId="7224C10B" w:rsidR="00FF6727" w:rsidRDefault="00FF6727">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7D89576D" w14:textId="77777777" w:rsidR="00FF6727" w:rsidRDefault="00FF6727">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36082B02" w14:textId="77777777" w:rsidR="00AD325C" w:rsidRDefault="00AD325C">
+    <w:p w14:paraId="6EDE4FBD" w14:textId="77777777" w:rsidR="00DB71B5" w:rsidRDefault="00DB71B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C8AD3C6" w14:textId="77777777" w:rsidR="00AD325C" w:rsidRDefault="00AD325C">
+    <w:p w14:paraId="383ECC6A" w14:textId="77777777" w:rsidR="00DB71B5" w:rsidRDefault="00DB71B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0358085A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0590BACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Annexe %1  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2644,76 +2615,82 @@
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A5D06"/>
     <w:rsid w:val="00015250"/>
+    <w:rsid w:val="000467C6"/>
     <w:rsid w:val="00133D2D"/>
     <w:rsid w:val="001E5A42"/>
     <w:rsid w:val="002C35B4"/>
     <w:rsid w:val="0034561C"/>
     <w:rsid w:val="003C06E8"/>
+    <w:rsid w:val="003D56B1"/>
     <w:rsid w:val="00431922"/>
     <w:rsid w:val="004A09F9"/>
     <w:rsid w:val="004A5D06"/>
     <w:rsid w:val="004C0DA1"/>
     <w:rsid w:val="00543ABB"/>
     <w:rsid w:val="00563A41"/>
     <w:rsid w:val="00664DF7"/>
     <w:rsid w:val="00692BC1"/>
     <w:rsid w:val="006D15D6"/>
     <w:rsid w:val="008A117C"/>
     <w:rsid w:val="008D5356"/>
     <w:rsid w:val="00A34BFC"/>
     <w:rsid w:val="00A5513F"/>
     <w:rsid w:val="00AD325C"/>
     <w:rsid w:val="00B31405"/>
     <w:rsid w:val="00B9646E"/>
     <w:rsid w:val="00CC0915"/>
+    <w:rsid w:val="00CC4D9C"/>
+    <w:rsid w:val="00DB71B5"/>
     <w:rsid w:val="00E033B3"/>
+    <w:rsid w:val="00E36AE5"/>
     <w:rsid w:val="00E61995"/>
     <w:rsid w:val="00EF41BC"/>
     <w:rsid w:val="00F140C1"/>
+    <w:rsid w:val="00FF6727"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="24B326F3"/>
@@ -3688,51 +3665,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E033B3"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4020,96 +3997,96 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhOrc9qjuonlpLzBZJjOeuZ9ghhQQ==">AMUW2mU0PuagEZv1Py+TMTHrx/ivaLUjgWi5ZQP9AeuSTZZaU75r9mlxzb2zI7B0jmZhOtWz4+anTV/QKCV2Fpx12rvwGIv9j+myOS6UAWBTq4GAb1xCZOW7okCrNWYJmIld37asy8t6w1AouY7groSOjAKfpXfIe9VuBrTLLrYnfzktwuXrv7fdzonh1M+oOuADlx9DQAECBOhGUPi62zsIK8aBSX1e/7jOrcKqZfxvRkD8f7yL7CKfRSd6KQ7VL+XWXZejezV9BQ6A3cigliAMoJA4yW4T2a2ECsLRbdP/O2/gd57rItg39X8GtkARtDqigRL/TZouhE1P5KR929g+lif3HNB/fixqWx3Y9L1NBKxsjctUiguDozqqZdRB4d15Khmfk776pO8E4Khc9iJVLHRW0Y2QHvySTWwx01Zx0mc2vdxdzTQTLsQAWrvFZgdNkerqFoHcz9ksfBVJtkVy59IbXN0mpJEGbbdNO/dzMTEF0B1DA13AmRIpG8N6OKrFcjP+zP1wP62UxRhpvg5HVbTs+m6tPC+XktEXauQ16O2F2VFY0LyasQZun+nN2iA5t5qoPzfIL85vKMxwqwgCRZLNS1xP8yFG3bjqR8yWghYB4YCUE6G85HangmmCh7ujDirsPNdzdEDzcIgVKqJ+RKwMFb5AnEoT7K72oNDW6XUK3ZZe1OU+BPMUHoVTU2oXn/kfhrYT5cXzBI3XL50yJxFVW/vnsMJ4+/4NuLOwbvxbrDDaV2TI9HUHnvNsKcew8d/740pslmVr5mml+2YnswZcG7PFcbJTYTmw4Df0XSMwpAADV4F7s5BSqFWhJrwoDkQezhcwuIp1O7py5/KMG7UMWFpL8RV2Uh65lFVWXPYa2qtris2ypkxrQ0H6AtXK93UCOQUpm8LIDixSHYXwdsC9sBG4zTPyc+e0zeY2NyyhwQULJ9/1Kij66xWSPc9i+DNU7JW8y3Sh7hjmC3cm7sP9C1PKDM1OunAgM/KtcSVTb8KfUsUgg1GxEdnp2zpK614kLpOD</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55DE76F3-730E-4C17-A25D-D5208710FCD0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55DE76F3-730E-4C17-A25D-D5208710FCD0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>317</Words>
-  <Characters>1748</Characters>
+  <Words>315</Words>
+  <Characters>1734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2061</CharactersWithSpaces>
+  <CharactersWithSpaces>2045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Montginoul Marielle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>