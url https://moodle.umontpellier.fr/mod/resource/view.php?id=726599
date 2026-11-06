--- v0 (2026-02-26)
+++ v1 (2026-11-06)
@@ -8,78 +8,90 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\CloudStation\IUT Montpellier\2023-2024\Notes A FAIRE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\IUT Montpellier\2025-2026\Notes\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4245" yWindow="480" windowWidth="22725" windowHeight="16080"/>
+    <workbookView xWindow="4250" yWindow="480" windowWidth="22730" windowHeight="16080" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="notes S1 BMB" sheetId="10" r:id="rId1"/>
     <sheet name="notes S2 BMB" sheetId="15" r:id="rId2"/>
     <sheet name="notes S1 DN" sheetId="18" r:id="rId3"/>
     <sheet name="notes S2 DN" sheetId="20" r:id="rId4"/>
     <sheet name="notes S1 SAB" sheetId="21" r:id="rId5"/>
     <sheet name="notes S2 SAB" sheetId="22" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'notes S1 BMB'!$B$1:$D$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'notes S1 DN'!$B$1:$D$63</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'notes S1 SAB'!$B$1:$D$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'notes S2 BMB'!$B$1:$D$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'notes S2 DN'!$B$1:$D$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'notes S2 SAB'!$B$1:$D$57</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D12" i="22" l="1"/>
+  <c r="D51" i="22"/>
+  <c r="D39" i="22"/>
+  <c r="D25" i="22"/>
+  <c r="D51" i="20"/>
+  <c r="D39" i="20"/>
+  <c r="D25" i="20"/>
+  <c r="D12" i="20"/>
+  <c r="D52" i="15"/>
+  <c r="D39" i="15"/>
+  <c r="D25" i="15"/>
+  <c r="D12" i="15"/>
   <c r="D7" i="10" l="1"/>
   <c r="D6" i="10"/>
   <c r="D7" i="15"/>
   <c r="D6" i="15"/>
   <c r="D7" i="18"/>
   <c r="D6" i="18"/>
   <c r="D7" i="20"/>
   <c r="D6" i="20"/>
   <c r="D7" i="21"/>
   <c r="D6" i="21"/>
   <c r="D6" i="22"/>
   <c r="D7" i="22"/>
   <c r="D49" i="22" l="1"/>
   <c r="D52" i="22"/>
   <c r="D55" i="21"/>
   <c r="C52" i="22"/>
   <c r="C49" i="22"/>
   <c r="C48" i="22" s="1"/>
   <c r="C40" i="22"/>
   <c r="D40" i="22" s="1"/>
   <c r="C37" i="22"/>
   <c r="D37" i="22" s="1"/>
   <c r="C26" i="22"/>
   <c r="D26" i="22" s="1"/>
   <c r="C23" i="22"/>
@@ -949,51 +961,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4DE86"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1090,50 +1102,53 @@
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF9B589"/>
       <color rgb="FFF79152"/>
       <color rgb="FFFF9999"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1442,116 +1457,116 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H60"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView topLeftCell="A4" zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="65.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="46.5" customHeight="1">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="15" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17">
         <f>C9+C25+C40+C51</f>
         <v>300</v>
       </c>
       <c r="D4" s="18">
         <f>(D9*C9+D25*C25+D40*C40+D51*C51)/C4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1">
       <c r="B5" s="2"/>
       <c r="C5" s="6"/>
       <c r="D5" s="7"/>
     </row>
     <row r="6" spans="2:8" ht="15" customHeight="1">
       <c r="B6" s="46" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="37">
         <v>10</v>
       </c>
-      <c r="D6" s="47">
+      <c r="D6" s="48">
         <f>(C6-10)*0.03</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="15" customHeight="1">
       <c r="B7" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="37">
         <v>10</v>
       </c>
-      <c r="D7" s="47">
+      <c r="D7" s="48">
         <f>(C7-10)*0.03</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="15" customHeight="1">
       <c r="B8" s="2"/>
       <c r="C8" s="6"/>
       <c r="D8" s="7"/>
     </row>
     <row r="9" spans="2:8" ht="15" customHeight="1">
       <c r="B9" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="19">
         <f>C10+C13</f>
         <v>110</v>
       </c>
       <c r="D9" s="20">
         <f>(D10*C10+D13*C13)/C9+D6+D7</f>
         <v>0</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2032,69 +2047,69 @@
       <c r="B60" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C60" s="4">
         <v>1</v>
       </c>
       <c r="D60" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:D59"/>
   <sheetViews>
-    <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:D7"/>
+    <sheetView topLeftCell="A40" zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
+      <selection activeCell="E50" sqref="E50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="65.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="46.5" customHeight="1">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="3" spans="2:4" ht="15" customHeight="1">
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="15" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="17">
         <f>C9+C22+C36+C48</f>
         <v>300</v>
       </c>
       <c r="D4" s="18">
         <f>(D9*C9+D22*C22+D36*C36+D48*C48)/C4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="15" customHeight="1">
       <c r="B5" s="2"/>
       <c r="C5" s="6"/>
@@ -2149,51 +2164,54 @@
       <c r="C10" s="14">
         <f>SUM(C11:C12)</f>
         <v>40</v>
       </c>
       <c r="D10" s="15">
         <f>(D11*C11+D12*C12)/C10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="3">
         <v>36</v>
       </c>
       <c r="D11" s="38"/>
     </row>
     <row r="12" spans="2:4" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="3">
         <v>4</v>
       </c>
-      <c r="D12" s="38"/>
+      <c r="D12" s="38">
+        <f>($D$11+$D$24+$D$38+$D$50+$D$51)/5</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="2:4" ht="15" customHeight="1">
       <c r="B13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="14">
         <f>SUM(C14:C20)</f>
         <v>60</v>
       </c>
       <c r="D13" s="15">
         <f>(D14*C14+D15*C15+D16*C16+D18*C18+D19*C19+D20*C20+C17*D17)/C13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="3">
         <v>17</v>
       </c>
       <c r="D14" s="38"/>
     </row>
     <row r="15" spans="2:4" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
@@ -2272,51 +2290,54 @@
       <c r="C23" s="25">
         <f>SUM(C24:C25)</f>
         <v>40</v>
       </c>
       <c r="D23" s="26">
         <f>(D24*C24+D25*C25)/C23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="3">
         <v>36</v>
       </c>
       <c r="D24" s="38"/>
     </row>
     <row r="25" spans="2:4" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="3">
         <v>4</v>
       </c>
-      <c r="D25" s="38"/>
+      <c r="D25" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="2:4" ht="15" customHeight="1">
       <c r="B26" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="25">
         <f>SUM(C27:C34)</f>
         <v>60</v>
       </c>
       <c r="D26" s="26">
         <f>(D27*C27+D28*C28+D29*C29+D30*C30+D31*C31+D32*C32+D33*C33+D34*C34)/C26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:4" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="3">
         <v>10</v>
       </c>
       <c r="D27" s="38"/>
     </row>
     <row r="28" spans="2:4" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
@@ -2401,51 +2422,54 @@
       <c r="C37" s="34">
         <f>SUM(C38:C39)</f>
         <v>20</v>
       </c>
       <c r="D37" s="35">
         <f>(D38*C38+D39*C39)/C37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:4" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3">
         <v>18</v>
       </c>
       <c r="D38" s="38"/>
     </row>
     <row r="39" spans="2:4" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="3">
         <v>2</v>
       </c>
-      <c r="D39" s="38"/>
+      <c r="D39" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="2:4" ht="15" customHeight="1">
       <c r="B40" s="36" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="34">
         <f>SUM(C41:C46)</f>
         <v>30</v>
       </c>
       <c r="D40" s="35">
         <f>(D41*C41+D42*C42+D43*C43+D44*C44+D45*C45+D46*C46)/C40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:4" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C41" s="4">
         <v>10</v>
       </c>
       <c r="D41" s="38"/>
     </row>
     <row r="42" spans="2:4" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
@@ -2524,51 +2548,54 @@
     <row r="50" spans="2:4" ht="30" customHeight="1">
       <c r="B50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="3">
         <v>9</v>
       </c>
       <c r="D50" s="38"/>
     </row>
     <row r="51" spans="2:4" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="3">
         <v>9</v>
       </c>
       <c r="D51" s="38"/>
     </row>
     <row r="52" spans="2:4" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="3">
         <v>2</v>
       </c>
-      <c r="D52" s="38"/>
+      <c r="D52" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="2:4" ht="15" customHeight="1">
       <c r="B53" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="42">
         <f>SUM(C54:C59)</f>
         <v>30</v>
       </c>
       <c r="D53" s="43">
         <f>(D54*C54+D55*C55+D56*C56+D57*C57+D58*C58+D59*C59)/C53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:4" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="4">
         <v>11</v>
       </c>
       <c r="D54" s="38"/>
     </row>
     <row r="55" spans="2:4" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
@@ -2614,65 +2641,65 @@
         <v>1</v>
       </c>
       <c r="D59" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H63"/>
   <sheetViews>
     <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
       <selection activeCell="C6" sqref="C6:D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="65.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="46.5" customHeight="1">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="49" t="s">
         <v>112</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="15" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17">
         <f>C9+C25+C40+C52</f>
         <v>300</v>
       </c>
       <c r="D4" s="18">
         <f>(D9*C9+D25*C25+D40*C40+D52*C52)/C4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1">
       <c r="B5" s="2"/>
       <c r="C5" s="6"/>
@@ -3227,69 +3254,69 @@
       <c r="B63" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C63" s="4">
         <v>1</v>
       </c>
       <c r="D63" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:D60"/>
   <sheetViews>
-    <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:D7"/>
+    <sheetView topLeftCell="A52" zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
+      <selection activeCell="D51" sqref="D51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="65.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="46.5" customHeight="1">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="3" spans="2:4" ht="15" customHeight="1">
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="15" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="17">
         <f>C9+C22+C36+C48</f>
         <v>300</v>
       </c>
       <c r="D4" s="18">
         <f>(D9*C9+D22*C22+D36*C36+D48*C48)/C4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="15" customHeight="1">
       <c r="B5" s="2"/>
       <c r="C5" s="6"/>
@@ -3344,51 +3371,54 @@
       <c r="C10" s="14">
         <f>SUM(C11:C12)</f>
         <v>40</v>
       </c>
       <c r="D10" s="15">
         <f>(D11*C11+D12*C12)/C10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="10">
         <v>36</v>
       </c>
       <c r="D11" s="38"/>
     </row>
     <row r="12" spans="2:4" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>4</v>
       </c>
-      <c r="D12" s="38"/>
+      <c r="D12" s="38">
+        <f>(D11+D24+D38+D50)/4</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="2:4" ht="15" customHeight="1">
       <c r="B13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="14">
         <f>SUM(C14:C20)</f>
         <v>60</v>
       </c>
       <c r="D13" s="15">
         <f>(D14*C14+D15*C15+D16*C16+D18*C18+D19*C19+D20*C20+C17*D17)/C13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="10">
         <v>17</v>
       </c>
       <c r="D14" s="38"/>
     </row>
     <row r="15" spans="2:4" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
@@ -3467,51 +3497,54 @@
       <c r="C23" s="25">
         <f>SUM(C24:C25)</f>
         <v>40</v>
       </c>
       <c r="D23" s="26">
         <f>(D24*C24+D25*C25)/C23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="10">
         <v>36</v>
       </c>
       <c r="D24" s="38"/>
     </row>
     <row r="25" spans="2:4" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
-      <c r="D25" s="38"/>
+      <c r="D25" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="2:4" ht="15" customHeight="1">
       <c r="B26" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="25">
         <f>SUM(C27:C34)</f>
         <v>60</v>
       </c>
       <c r="D26" s="26">
         <f>(D27*C27+D28*C28+D29*C29+D30*C30+D31*C31+D32*C32+D33*C33+D34*C34)/C26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:4" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="10">
         <v>10</v>
       </c>
       <c r="D27" s="38"/>
     </row>
     <row r="28" spans="2:4" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
@@ -3596,51 +3629,54 @@
       <c r="C37" s="34">
         <f>SUM(C38:C39)</f>
         <v>20</v>
       </c>
       <c r="D37" s="35">
         <f>(D38*C38+D39*C39)/C37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:4" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="10">
         <v>18</v>
       </c>
       <c r="D38" s="38"/>
     </row>
     <row r="39" spans="2:4" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="10">
         <v>2</v>
       </c>
-      <c r="D39" s="38"/>
+      <c r="D39" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="2:4" ht="15" customHeight="1">
       <c r="B40" s="36" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="34">
         <f>SUM(C41:C46)</f>
         <v>30</v>
       </c>
       <c r="D40" s="35">
         <f>(D41*C41+D42*C42+D43*C43+D44*C44+D45*C45+D46*C46)/C40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:4" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C41" s="4">
         <v>3</v>
       </c>
       <c r="D41" s="38"/>
     </row>
     <row r="42" spans="2:4" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
@@ -3710,51 +3746,54 @@
       <c r="C49" s="42">
         <f>SUM(C50:C51)</f>
         <v>20</v>
       </c>
       <c r="D49" s="43">
         <f>(D50*C50+D51*C51)/C49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:4" ht="15" customHeight="1">
       <c r="B50" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="10">
         <v>18</v>
       </c>
       <c r="D50" s="38"/>
     </row>
     <row r="51" spans="2:4" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="10">
         <v>2</v>
       </c>
-      <c r="D51" s="38"/>
+      <c r="D51" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="52" spans="2:4" ht="15" customHeight="1">
       <c r="B52" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C52" s="42">
         <f>SUM(C53:C60)</f>
         <v>30</v>
       </c>
       <c r="D52" s="43">
         <f>(D53*C53+D54*C54+D57*C57+D58*C58+D59*C59+D60*C60)/C52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:4" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C53" s="4">
         <v>5</v>
       </c>
       <c r="D53" s="38"/>
     </row>
     <row r="54" spans="2:4" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
@@ -3818,65 +3857,65 @@
         <v>1</v>
       </c>
       <c r="D60" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H60"/>
   <sheetViews>
     <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
       <selection activeCell="C6" sqref="C6:D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="65.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="46.5" customHeight="1">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="15" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17">
         <f>C9+C25+C40+C51</f>
         <v>300</v>
       </c>
       <c r="D4" s="18">
         <f>(D9*C9+D25*C25+D40*C40+D51*C51)/C4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1">
       <c r="B5" s="2"/>
       <c r="C5" s="6"/>
@@ -4404,69 +4443,69 @@
       <c r="B60" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C60" s="4">
         <v>1</v>
       </c>
       <c r="D60" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:D57"/>
   <sheetViews>
-    <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:D7"/>
+    <sheetView tabSelected="1" topLeftCell="A46" zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="65.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="46.5" customHeight="1">
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="3" spans="2:4" ht="15" customHeight="1">
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="15" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="17">
         <f>C9+C22+C36+C48</f>
         <v>300</v>
       </c>
       <c r="D4" s="18">
         <f>(D9*C9+D22*C22+D36*C36+D48*C48)/C4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="15" customHeight="1">
       <c r="B5" s="2"/>
       <c r="C5" s="6"/>
@@ -4521,51 +4560,54 @@
       <c r="C10" s="14">
         <f>SUM(C11:C12)</f>
         <v>40</v>
       </c>
       <c r="D10" s="15">
         <f>(D11*C11+D12*C12)/C10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="10">
         <v>36</v>
       </c>
       <c r="D11" s="38"/>
     </row>
     <row r="12" spans="2:4" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>4</v>
       </c>
-      <c r="D12" s="38"/>
+      <c r="D12" s="38">
+        <f>(D11+D24+D38+D50)/4</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="2:4" ht="15" customHeight="1">
       <c r="B13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="14">
         <f>SUM(C14:C20)</f>
         <v>60</v>
       </c>
       <c r="D13" s="15">
         <f>(D14*C14+D15*C15+D16*C16+D18*C18+D19*C19+D20*C20+C17*D17)/C13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="10">
         <v>17</v>
       </c>
       <c r="D14" s="38"/>
     </row>
     <row r="15" spans="2:4" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
@@ -4644,51 +4686,54 @@
       <c r="C23" s="25">
         <f>SUM(C24:C25)</f>
         <v>40</v>
       </c>
       <c r="D23" s="26">
         <f>(D24*C24+D25*C25)/C23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="10">
         <v>36</v>
       </c>
       <c r="D24" s="38"/>
     </row>
     <row r="25" spans="2:4" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
-      <c r="D25" s="38"/>
+      <c r="D25" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="2:4" ht="15" customHeight="1">
       <c r="B26" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="25">
         <f>SUM(C27:C34)</f>
         <v>60</v>
       </c>
       <c r="D26" s="26">
         <f>(D27*C27+D28*C28+D29*C29+D30*C30+D31*C31+D32*C32+D33*C33+D34*C34)/C26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:4" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="10">
         <v>10</v>
       </c>
       <c r="D27" s="38"/>
     </row>
     <row r="28" spans="2:4" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
@@ -4773,51 +4818,54 @@
       <c r="C37" s="34">
         <f>SUM(C38:C39)</f>
         <v>16</v>
       </c>
       <c r="D37" s="35">
         <f>(D38*C38+D39*C39)/C37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:4" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="10">
         <v>14</v>
       </c>
       <c r="D38" s="38"/>
     </row>
     <row r="39" spans="2:4" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="10">
         <v>2</v>
       </c>
-      <c r="D39" s="38"/>
+      <c r="D39" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="2:4" ht="15" customHeight="1">
       <c r="B40" s="36" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="34">
         <f>SUM(C41:C46)</f>
         <v>24</v>
       </c>
       <c r="D40" s="35">
         <f>(D41*C41+D42*C42+D43*C43+D44*C44+D45*C45+D46*C46)/C40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:4" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="4">
         <v>4</v>
       </c>
       <c r="D41" s="38"/>
     </row>
     <row r="42" spans="2:4" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
@@ -4887,51 +4935,54 @@
       <c r="C49" s="42">
         <f>SUM(C50:C51)</f>
         <v>24</v>
       </c>
       <c r="D49" s="43">
         <f>(D50*C50+D51*C51)/C49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:4" ht="15" customHeight="1">
       <c r="B50" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="10">
         <v>22</v>
       </c>
       <c r="D50" s="38"/>
     </row>
     <row r="51" spans="2:4" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="10">
         <v>2</v>
       </c>
-      <c r="D51" s="38"/>
+      <c r="D51" s="38">
+        <f>$D$12</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="52" spans="2:4" ht="15" customHeight="1">
       <c r="B52" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C52" s="42">
         <f>SUM(C53:C57)</f>
         <v>36</v>
       </c>
       <c r="D52" s="43">
         <f>(D53*C53+D54*C54+D55*C55+D56*C56+D57*C57)/C52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:4" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C53" s="4">
         <v>18</v>
       </c>
       <c r="D53" s="38"/>
     </row>
     <row r="54" spans="2:4" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">