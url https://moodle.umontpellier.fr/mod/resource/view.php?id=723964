--- v0 (2025-12-26)
+++ v1 (2026-10-30)
@@ -1,730 +1,1478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0DA8753-48AD-4A2A-83CC-1CC5AD257C01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="360" yWindow="15" windowWidth="20955" windowHeight="9720" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="M1 ES 2024" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'M1 ES 2024'!$A$3:$E$44</definedName>
+    <definedName name="Z_41D6C28A_7981_4D4B_BB23_D4718C560686_.wvu.FilterData" localSheetId="0" hidden="1">'M1 ES 2024'!$A$3:$E$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'M1 ES 2024'!$A$1:$E$24</definedName>
+  </definedNames>
+  <calcPr/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{D0CA8CA8-9F24-4464-BF8E-62219DCF47F9}"/>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
-    <t>GROUPES PROJET INTERDISCIPLINAIRE M2 ES 2025-2026</t>
+    <t xml:space="preserve">M2ES 2026-27 - Groupes de Projets Interdisciplinaires</t>
   </si>
   <si>
-    <t>N° PI</t>
-[...8 lines deleted...]
-    <t>email</t>
+    <t>Civilité</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
-    <t>1_Hérault</t>
+    <t xml:space="preserve">Formation antérieure</t>
   </si>
   <si>
-    <t>Approche sensible de l'eau dans l'Hérault</t>
+    <t>mel</t>
   </si>
   <si>
-    <t>Monique DUCASSE (CD 34)</t>
+    <t xml:space="preserve">sujet de PI</t>
   </si>
   <si>
-    <t>mducasse@herault.fr</t>
+    <t>Commanditaire</t>
   </si>
   <si>
-    <t>DURAND</t>
+    <t>Email</t>
   </si>
   <si>
-    <t>Lucas</t>
+    <t>M.</t>
   </si>
   <si>
-    <t>IBANEZ</t>
+    <t>BAJAS</t>
   </si>
   <si>
-    <t>Maxime</t>
+    <t>Hugo</t>
   </si>
   <si>
-    <t>IBOKO ODJA</t>
+    <t xml:space="preserve">Master LMD The American University of Cairo Egypte Le Caire </t>
   </si>
   <si>
-    <t>Christelle</t>
+    <t>bajas.hugo95@gmail.com</t>
   </si>
   <si>
-    <t>RIQUET</t>
+    <t xml:space="preserve">Le Plan Eau, 4 ans après : quel bilan ? </t>
   </si>
   <si>
-    <t>Louis-Marie</t>
+    <t xml:space="preserve">Sylvain Barone</t>
   </si>
   <si>
-    <t>2_Sorgues</t>
+    <t xml:space="preserve">"sylvain barone" &lt;sylvain.barone@inrae.fr&gt;; </t>
   </si>
   <si>
-    <t>Identifier et analyser les représentations de l’eau sur les territoires du Plateau d’Albion, de la Montagne de Lure, du Mont Ventoux, des Monts de Vaucluse et du Synclinal d’Apt</t>
+    <t>GALLI</t>
   </si>
   <si>
-    <t xml:space="preserve">Marjolaine PUDDU 
-[...3 lines deleted...]
-84320 Entraigues sur la Sorgue </t>
+    <t>Alexis</t>
   </si>
   <si>
-    <t>m.puddu@lasorgue.fr</t>
+    <t xml:space="preserve">Master LMD Politiques publiques, parcours Politiques urbaines et Gouvernance des territoires (PUGT) - Université PARIS DAUPHINE 9</t>
   </si>
   <si>
-    <t>BATSOTSI</t>
+    <t>alexisgalli91@gmail.com</t>
   </si>
   <si>
-    <t>Joan</t>
+    <t>Mme</t>
   </si>
   <si>
-    <t>BOTTAGISIO</t>
+    <t>DJAGOUN</t>
   </si>
   <si>
-    <t>Elio</t>
+    <t>Rachelle</t>
   </si>
   <si>
-    <t>DAGBETIN</t>
+    <t xml:space="preserve">M2 Génie Rural et Maitrise de l'Eau, INE-ABomey Calavi</t>
   </si>
   <si>
-    <t>Agossou Augustin</t>
+    <t>djagounrachelle@gmail.com</t>
   </si>
   <si>
-    <t>FOUCHE</t>
+    <t>HERON</t>
   </si>
   <si>
-    <t>Achille</t>
+    <t>Céleste</t>
   </si>
   <si>
-    <t>FREDERICK</t>
+    <t xml:space="preserve">Master 2 - Magistère 3 Économie du Développement parcours Analyse de Projet de Développement - Université CLERMONT FERRAND 1 Auvergne</t>
   </si>
   <si>
-    <t>Fatih</t>
+    <t>heronceleste@gmail.com</t>
   </si>
   <si>
-    <t>HOUSSAYE</t>
+    <t>VIRICATIN</t>
   </si>
   <si>
-    <t>Théau</t>
+    <t>Shalina</t>
   </si>
   <si>
-    <t>JUSZCZAK</t>
+    <t xml:space="preserve">Master 1 Eau et société 2025/2026</t>
+  </si>
+  <si>
+    <t>shalina.viricatin@icloud.com</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>GUILLEMOT</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ISTOM -Ecole supérieur d'agro-développement international</t>
+  </si>
+  <si>
+    <t>jules44guillemot@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parcours Eau - Grand Parc du Lunaret  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geraldine Abrami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Geraldine Abrami" &lt;geraldine.abrami@inrae.fr&gt;; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARTON DE WIART</t>
+  </si>
+  <si>
+    <t>Augustin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Master 1 Eau &amp; société 2024/2025 - Césure 1 an</t>
+  </si>
+  <si>
+    <t>augustin.cartondewiart@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcel Kuper</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Marcel Kuper" &lt;marcel.kuper@cirad.fr&gt;; </t>
+  </si>
+  <si>
+    <t>TONIUTTI</t>
+  </si>
+  <si>
+    <t>Mattéo</t>
+  </si>
+  <si>
+    <t>matteo.toniutti@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laure Maton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"MATON laure" &lt;laure.maton@montpellier.fr&gt;; </t>
+  </si>
+  <si>
+    <t>BLONDEEL</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>csm.blondeel@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marianela Pataccini</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Marianela PATACCINI" &lt;marianela.pataccini@agroparistech.fr&gt;; </t>
+  </si>
+  <si>
+    <t>BRUNET</t>
+  </si>
+  <si>
+    <t>Carla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Master 1 Eau et société 2025/2026 / recherche alternance M2</t>
+  </si>
+  <si>
+    <t>carla1.brunet@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOUNHOEDO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lucia Charlène Mondoukpè</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M1 Eau et Société- Licence en Hydrologie et Gestion des Ressources en Eau spécialisée en Hydrogéologie + Master en Interface Science Politique pour la Biodiversité</t>
+  </si>
+  <si>
+    <t>luciahouhoedo@gmail.com</t>
+  </si>
+  <si>
+    <t>LECOINTRE</t>
+  </si>
+  <si>
+    <t>Agathe</t>
+  </si>
+  <si>
+    <t>agat.lecointre@gmail.com</t>
+  </si>
+  <si>
+    <t>PEREIRA</t>
+  </si>
+  <si>
+    <t>Judie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Master LMD Master mention Civilisations, Cultures et Sociétés  Parcours Ingénierie de Projet avec l'Amérique Latine (IPAL) - Université Touse 2 Jean Jaurès - TOULOUSE</t>
+  </si>
+  <si>
+    <t>pereirajudiie@gmail.com</t>
+  </si>
+  <si>
+    <t>BLEUNVEN</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>emma.bleunven@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perception et connaissance de la gestion de  l'eau potable sur le territoire du Lez par ses habitants - K3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marielle Montginoul </t>
+  </si>
+  <si>
+    <t xml:space="preserve">"marielle montginoul" &lt;marielle.montginoul@inrae.fr&gt;; </t>
+  </si>
+  <si>
+    <t>FOUNDOULIS</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>sofia.foundoulis@gmail.com</t>
+  </si>
+  <si>
+    <t>PATTOU</t>
+  </si>
+  <si>
+    <t>Lise</t>
+  </si>
+  <si>
+    <t>lise.pattou@gmail.com</t>
+  </si>
+  <si>
+    <t>QUENEAU</t>
   </si>
   <si>
     <t>Elisa</t>
   </si>
   <si>
-    <t>LA NÉELLE</t>
+    <t xml:space="preserve">M2 Biodiversité, Ecologie et évolution , Parcours Integrated management of wetland and shorline biodiversity (IMWEB) - Université Aix Marseille 1 Provence</t>
   </si>
   <si>
-    <t>Raphaël</t>
-[...32 lines deleted...]
-    <t>Alternants</t>
+    <t>elisa.queneau3@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="d/m/yyyy"/>
+  </numFmts>
+  <fonts count="13">
     <font>
-      <sz val="11"/>
+      <sz val="10.000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.000000"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12.000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12.000000"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12.000000"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12.000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.000000"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.000000"/>
+      <color indexed="52"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12.000000"/>
+      <color indexed="52"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12.000000"/>
+      <color indexed="4"/>
+      <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="16"/>
-      <color theme="1"/>
+      <sz val="12.000000"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="12.000000"/>
+      <color rgb="FF1F497D"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...25 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="0"/>
+        <bgColor rgb="FF92D050"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="19">
     <border>
-      <left/>
-[...3 lines deleted...]
-      <diagonal/>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="none"/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...66 lines deleted...]
-        <color indexed="64"/>
+        <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...47 lines deleted...]
-        <color indexed="64"/>
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="5">
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellStyleXfs>
-  <cellXfs count="30">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="126">
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" xfId="0"/>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="2" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="3" fillId="0" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="2" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="0" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="0" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="3" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="5" numFmtId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="4" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="8" numFmtId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="4" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="4" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="4" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="5" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="0" borderId="2" numFmtId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="4" fillId="0" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="5" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf fontId="0" fillId="0" borderId="2" numFmtId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="0" borderId="16" numFmtId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="0" borderId="17" numFmtId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="4" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="0" borderId="18" numFmtId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="5" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="0" borderId="2" numFmtId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="12" numFmtId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="4" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="7" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="7" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="4" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="8" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="8" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="9" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="10" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="4" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="5" borderId="0" numFmtId="164" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="4" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="11" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="10" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="12" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="11" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="2" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
+    <cellStyle name="Lien hypertexte 2" xfId="2"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3"/>
+    <cellStyle name="Normal 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.onlyoffice.com/jsaProject" Target="jsaProject.bin"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship  Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Sheets">
+  <a:themeElements>
+    <a:clrScheme name="Sheets">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="000000"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="0563C1"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
@@ -757,394 +1505,9395 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bajas.hugo95@gmail.com" TargetMode="External"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://djagounrachelle@gmail.com" TargetMode="External"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heronceleste@gmail.com" TargetMode="External"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jules44guillemot@gmail.com" TargetMode="External"/><Relationship  Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisa.queneau3@gmail.com" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
+  </sheetPr>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+    <sheetView zoomScale="100" workbookViewId="0">
+      <selection activeCell="F24" activeCellId="0" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.54296875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="10.453125" style="3" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="11.453125" style="3"/>
+    <col customWidth="1" min="1" max="1" style="1" width="8.7265625"/>
+    <col customWidth="1" min="2" max="2" style="2" width="18.7265625"/>
+    <col customWidth="1" min="3" max="3" style="1" width="14.7265625"/>
+    <col customWidth="1" min="4" max="4" style="1" width="51.453125"/>
+    <col customWidth="1" min="5" max="5" style="1" width="35.1796875"/>
+    <col customWidth="1" min="6" max="6" style="1" width="49.1796875"/>
+    <col customWidth="1" min="7" max="7" style="1" width="23.421875"/>
+    <col customWidth="1" min="8" max="20" style="1" width="11.453125"/>
+    <col min="21" max="16384" style="1" width="12.54296875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="20" x14ac:dyDescent="0.4">
-      <c r="A1" s="1" t="s">
+    <row r="1" ht="14.5">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...15 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="6"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="6"/>
+      <c r="T1" s="6"/>
+    </row>
+    <row r="2" ht="14.5">
+      <c r="F2" s="7"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+    </row>
+    <row r="3" ht="14.5">
+      <c r="A3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="8" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="G3" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="H3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+    </row>
+    <row r="4" ht="29">
+      <c r="A4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="B4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="C4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="D4" s="14" t="s">
         <v>12</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E5" s="12" t="s">
+      <c r="E4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="13" t="s">
+      <c r="F4" s="16" t="s">
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E6" s="12" t="s">
+      <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="H4" s="17" t="s">
         <v>16</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E7" s="12" t="s">
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+    </row>
+    <row r="5" ht="43.5">
+      <c r="A5" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="C5" s="20" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="D5" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="E5" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="16" t="s">
+      <c r="F5" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+    </row>
+    <row r="6" ht="29">
+      <c r="A6" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="16" t="s">
+      <c r="B6" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="C6" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="17" t="s">
+      <c r="D6" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E9" s="12" t="s">
+      <c r="E6" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="F9" s="13" t="s">
+      <c r="F6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+    </row>
+    <row r="7" ht="58">
+      <c r="A7" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="25" t="s">
         <v>26</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E10" s="12" t="s">
+      <c r="C7" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="13" t="s">
+      <c r="D7" s="21" t="s">
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E11" s="12" t="s">
+      <c r="E7" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="13" t="s">
+      <c r="F7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+    </row>
+    <row r="8" ht="14.5">
+      <c r="A8" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="28" t="s">
         <v>30</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E12" s="12" t="s">
+      <c r="C8" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="13" t="s">
+      <c r="D8" s="30" t="s">
         <v>32</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E13" s="12" t="s">
+      <c r="E8" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="F13" s="13" t="s">
+      <c r="F8" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+    </row>
+    <row r="9" ht="14.5">
+      <c r="A9" s="33"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+    </row>
+    <row r="10" ht="14.5">
+      <c r="A10" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+    </row>
+    <row r="11" ht="62.5">
+      <c r="A11" s="12" t="s">
         <v>34</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E14" s="12" t="s">
+      <c r="B11" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="F14" s="13" t="s">
+      <c r="C11" s="41" t="s">
         <v>36</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E15" s="12" t="s">
+      <c r="D11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F15" s="13" t="s">
+      <c r="E11" s="42" t="s">
         <v>38</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E16" s="12" t="s">
+      <c r="F11" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="13" t="s">
+      <c r="G11" s="43" t="s">
         <v>40</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E17" s="12" t="s">
+      <c r="H11" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="F17" s="19" t="s">
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+    </row>
+    <row r="12" ht="62.5">
+      <c r="A12" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="45" t="s">
         <v>42</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E18" s="22" t="s">
+      <c r="C12" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="23" t="s">
+      <c r="D12" s="46" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="E12" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="25" t="s">
+      <c r="F12" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="C19" s="25"/>
-[...1 lines deleted...]
-      <c r="E19" s="27" t="s">
+      <c r="H12" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="F19" s="28" t="s">
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+    </row>
+    <row r="13" ht="62.5">
+      <c r="A13" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="24" t="s">
         <v>48</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B22" s="5" t="s">
+      <c r="C13" s="20" t="s">
         <v>49</v>
       </c>
+      <c r="D13" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+    </row>
+    <row r="14" ht="14.5">
+      <c r="A14" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+    </row>
+    <row r="15" ht="29">
+      <c r="A15" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="52"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+    </row>
+    <row r="16" ht="58">
+      <c r="A16" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="52"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+    </row>
+    <row r="17" ht="14.5">
+      <c r="A17" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="52"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+    </row>
+    <row r="18" ht="58">
+      <c r="A18" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="57"/>
+      <c r="H18" s="58"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+    </row>
+    <row r="19" ht="14.5">
+      <c r="A19" s="33"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+    </row>
+    <row r="20" ht="14.5">
+      <c r="A20" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H20" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+    </row>
+    <row r="21" ht="43.5">
+      <c r="A21" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H21" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+    </row>
+    <row r="22" ht="43.5">
+      <c r="A22" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="F22" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="17"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+    </row>
+    <row r="23" ht="43.5">
+      <c r="A23" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="17"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+    </row>
+    <row r="24" ht="58">
+      <c r="A24" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" s="66" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="17"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+    </row>
+    <row r="25" ht="14.5">
+      <c r="A25" s="67"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="69"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+    </row>
+    <row r="26" ht="14.5">
+      <c r="A26" s="71"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+    </row>
+    <row r="27" ht="14.5">
+      <c r="A27" s="67"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+    </row>
+    <row r="28" ht="14.5">
+      <c r="A28" s="67"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="69"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="69"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+    </row>
+    <row r="29" ht="14.5">
+      <c r="A29" s="76"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="79"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+    </row>
+    <row r="30" ht="14.5">
+      <c r="A30" s="80"/>
+      <c r="B30" s="68"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="79"/>
+      <c r="F30" s="70"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+    </row>
+    <row r="31" ht="14.5">
+      <c r="A31" s="76"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="69"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+    </row>
+    <row r="32" ht="14.5">
+      <c r="A32" s="82"/>
+      <c r="B32" s="83"/>
+      <c r="C32" s="84"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="79"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+    </row>
+    <row r="33" ht="14.5">
+      <c r="A33" s="82"/>
+      <c r="B33" s="68"/>
+      <c r="C33" s="84"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="79"/>
+      <c r="F33" s="70"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+    </row>
+    <row r="34" ht="14.5">
+      <c r="A34" s="85"/>
+      <c r="B34" s="78"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="79"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+    </row>
+    <row r="35" ht="14.5">
+      <c r="A35" s="85"/>
+      <c r="B35" s="78"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="79"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+    </row>
+    <row r="36" ht="14.5">
+      <c r="A36" s="85"/>
+      <c r="B36" s="78"/>
+      <c r="C36" s="85"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="70"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="85"/>
+      <c r="B37" s="77"/>
+      <c r="C37" s="85"/>
+      <c r="D37" s="75"/>
+      <c r="E37" s="69"/>
+      <c r="F37" s="70"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="85"/>
+      <c r="B38" s="77"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="85"/>
+      <c r="B39" s="77"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="70"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="86"/>
+      <c r="B40" s="87"/>
+      <c r="C40" s="86"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="88"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="86"/>
+      <c r="B41" s="89"/>
+      <c r="C41" s="86"/>
+      <c r="D41" s="90"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="70"/>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="86"/>
+      <c r="B42" s="89"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="90"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="70"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="69"/>
+      <c r="B43" s="77"/>
+      <c r="C43" s="69"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="70"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="85"/>
+      <c r="B44" s="77"/>
+      <c r="C44" s="85"/>
+      <c r="D44" s="69"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="70"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="91"/>
+      <c r="B45" s="92"/>
+      <c r="C45" s="93"/>
+      <c r="D45" s="90"/>
+      <c r="E45" s="90"/>
+      <c r="F45" s="70"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+    </row>
+    <row r="46">
+      <c r="B46" s="94"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="91"/>
+      <c r="B47" s="95"/>
+      <c r="C47" s="96"/>
+      <c r="D47" s="97"/>
+      <c r="E47" s="88"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="86"/>
+      <c r="C48" s="98"/>
+      <c r="D48" s="85"/>
+      <c r="E48" s="86"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="86"/>
+      <c r="B49" s="87"/>
+      <c r="C49" s="98"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="86"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="88"/>
+      <c r="B50" s="95"/>
+      <c r="C50" s="99"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="88"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="88"/>
+      <c r="B51" s="95"/>
+      <c r="C51" s="99"/>
+      <c r="D51" s="85"/>
+      <c r="E51" s="88"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="R51" s="6"/>
+      <c r="S51" s="6"/>
+      <c r="T51" s="6"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="88"/>
+      <c r="B52" s="95"/>
+      <c r="C52" s="99"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="88"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="88"/>
+      <c r="B53" s="95"/>
+      <c r="C53" s="99"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="88"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="88"/>
+      <c r="B54" s="95"/>
+      <c r="C54" s="99"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="88"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="6"/>
+      <c r="O54" s="6"/>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="6"/>
+      <c r="S54" s="6"/>
+      <c r="T54" s="6"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="88"/>
+      <c r="B55" s="95"/>
+      <c r="C55" s="99"/>
+      <c r="D55" s="85"/>
+      <c r="E55" s="88"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="6"/>
+      <c r="N55" s="6"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="88"/>
+      <c r="B56" s="95"/>
+      <c r="C56" s="99"/>
+      <c r="D56" s="85"/>
+      <c r="E56" s="88"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="6"/>
+      <c r="N56" s="6"/>
+      <c r="O56" s="6"/>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
+      <c r="S56" s="6"/>
+      <c r="T56" s="6"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="88"/>
+      <c r="B57" s="95"/>
+      <c r="C57" s="99"/>
+      <c r="D57" s="85"/>
+      <c r="E57" s="88"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="6"/>
+      <c r="O57" s="6"/>
+      <c r="P57" s="6"/>
+      <c r="Q57" s="6"/>
+      <c r="R57" s="6"/>
+      <c r="S57" s="6"/>
+      <c r="T57" s="6"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="100"/>
+      <c r="B58" s="68"/>
+      <c r="C58" s="96"/>
+      <c r="D58" s="85"/>
+      <c r="E58" s="88"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="80"/>
+      <c r="B59" s="101"/>
+      <c r="C59" s="102"/>
+      <c r="D59" s="78"/>
+      <c r="E59" s="78"/>
+      <c r="F59" s="78"/>
+      <c r="G59" s="78"/>
+      <c r="H59" s="78"/>
+      <c r="I59" s="78"/>
+      <c r="J59" s="78"/>
+      <c r="K59" s="78"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+      <c r="N59" s="6"/>
+      <c r="O59" s="6"/>
+      <c r="P59" s="6"/>
+      <c r="Q59" s="6"/>
+      <c r="R59" s="6"/>
+      <c r="S59" s="6"/>
+      <c r="T59" s="6"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="103"/>
+      <c r="B60" s="104"/>
+      <c r="C60" s="105"/>
+      <c r="D60" s="69"/>
+      <c r="E60" s="79"/>
+      <c r="F60" s="70"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="6"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6"/>
+      <c r="Q60" s="6"/>
+      <c r="R60" s="6"/>
+      <c r="S60" s="6"/>
+      <c r="T60" s="6"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="80"/>
+      <c r="B61" s="101"/>
+      <c r="C61" s="70"/>
+      <c r="D61" s="106"/>
+      <c r="E61" s="79"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="6"/>
+      <c r="R61" s="6"/>
+      <c r="S61" s="6"/>
+      <c r="T61" s="6"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="80"/>
+      <c r="B62" s="101"/>
+      <c r="C62" s="102"/>
+      <c r="D62" s="78"/>
+      <c r="E62" s="78"/>
+      <c r="F62" s="78"/>
+      <c r="G62" s="78"/>
+      <c r="H62" s="78"/>
+      <c r="I62" s="78"/>
+      <c r="J62" s="78"/>
+      <c r="K62" s="78"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="6"/>
+      <c r="N62" s="6"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="6"/>
+      <c r="R62" s="6"/>
+      <c r="S62" s="6"/>
+      <c r="T62" s="6"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="80"/>
+      <c r="B63" s="101"/>
+      <c r="C63" s="102"/>
+      <c r="D63" s="78"/>
+      <c r="E63" s="78"/>
+      <c r="F63" s="78"/>
+      <c r="G63" s="78"/>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="80"/>
+      <c r="B64" s="104"/>
+      <c r="C64" s="105"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="79"/>
+      <c r="F64" s="70"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="6"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="6"/>
+      <c r="S64" s="6"/>
+      <c r="T64" s="6"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="80"/>
+      <c r="B65" s="104"/>
+      <c r="C65" s="105"/>
+      <c r="D65" s="78"/>
+      <c r="E65" s="107"/>
+      <c r="F65" s="108"/>
+      <c r="G65" s="108"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="80"/>
+      <c r="B66" s="109"/>
+      <c r="C66" s="99"/>
+      <c r="D66" s="69"/>
+      <c r="E66" s="79"/>
+      <c r="F66" s="70"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+      <c r="N66" s="6"/>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="R66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="110"/>
+      <c r="B67" s="101"/>
+      <c r="C67" s="38"/>
+      <c r="D67" s="6"/>
+      <c r="F67" s="70"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="6"/>
+      <c r="N67" s="6"/>
+      <c r="O67" s="6"/>
+      <c r="P67" s="6"/>
+      <c r="Q67" s="6"/>
+      <c r="R67" s="6"/>
+      <c r="S67" s="6"/>
+      <c r="T67" s="6"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="90"/>
+      <c r="B68" s="95"/>
+      <c r="C68" s="105"/>
+      <c r="D68" s="90"/>
+      <c r="E68" s="111"/>
+      <c r="F68" s="38"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="L68" s="6"/>
+      <c r="M68" s="6"/>
+      <c r="N68" s="6"/>
+      <c r="O68" s="6"/>
+      <c r="P68" s="6"/>
+      <c r="Q68" s="6"/>
+      <c r="R68" s="6"/>
+      <c r="S68" s="6"/>
+      <c r="T68" s="6"/>
+    </row>
+    <row r="69">
+      <c r="C69" s="38"/>
+      <c r="D69" s="6"/>
+      <c r="F69" s="108"/>
+      <c r="G69" s="108"/>
+      <c r="H69" s="108"/>
+      <c r="I69" s="108"/>
+      <c r="J69" s="108"/>
+      <c r="K69" s="108"/>
+      <c r="L69" s="108"/>
+      <c r="M69" s="108"/>
+      <c r="N69" s="108"/>
+      <c r="O69" s="108"/>
+      <c r="P69" s="108"/>
+      <c r="Q69" s="6"/>
+      <c r="R69" s="6"/>
+      <c r="S69" s="6"/>
+      <c r="T69" s="6"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="112"/>
+      <c r="B70" s="101"/>
+      <c r="C70" s="113"/>
+      <c r="D70" s="76"/>
+      <c r="E70" s="114"/>
+      <c r="F70" s="115"/>
+      <c r="G70" s="108"/>
+      <c r="H70" s="108"/>
+      <c r="I70" s="108"/>
+      <c r="J70" s="108"/>
+      <c r="K70" s="108"/>
+      <c r="L70" s="108"/>
+      <c r="M70" s="108"/>
+      <c r="N70" s="108"/>
+      <c r="O70" s="108"/>
+      <c r="P70" s="108"/>
+      <c r="Q70" s="6"/>
+      <c r="R70" s="6"/>
+      <c r="S70" s="6"/>
+      <c r="T70" s="6"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="116"/>
+      <c r="B71" s="104"/>
+      <c r="C71" s="117"/>
+      <c r="D71" s="116"/>
+      <c r="E71" s="112"/>
+      <c r="F71" s="118"/>
+      <c r="G71" s="108"/>
+      <c r="H71" s="108"/>
+      <c r="I71" s="108"/>
+      <c r="J71" s="108"/>
+      <c r="K71" s="108"/>
+      <c r="L71" s="108"/>
+      <c r="M71" s="108"/>
+      <c r="N71" s="108"/>
+      <c r="O71" s="108"/>
+      <c r="P71" s="108"/>
+      <c r="Q71" s="6"/>
+      <c r="R71" s="6"/>
+      <c r="S71" s="6"/>
+      <c r="T71" s="6"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="119"/>
+      <c r="B72" s="104"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="116"/>
+      <c r="E72" s="116"/>
+      <c r="F72" s="118"/>
+      <c r="G72" s="108"/>
+      <c r="H72" s="108"/>
+      <c r="I72" s="108"/>
+      <c r="J72" s="108"/>
+      <c r="K72" s="108"/>
+      <c r="L72" s="108"/>
+      <c r="M72" s="108"/>
+      <c r="N72" s="108"/>
+      <c r="O72" s="108"/>
+      <c r="P72" s="108"/>
+      <c r="Q72" s="6"/>
+      <c r="R72" s="6"/>
+      <c r="S72" s="6"/>
+      <c r="T72" s="6"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="108"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="121"/>
+      <c r="D73" s="108"/>
+      <c r="E73" s="108"/>
+      <c r="F73" s="108"/>
+      <c r="G73" s="108"/>
+      <c r="H73" s="108"/>
+      <c r="I73" s="108"/>
+      <c r="J73" s="108"/>
+      <c r="K73" s="108"/>
+      <c r="L73" s="108"/>
+      <c r="M73" s="108"/>
+      <c r="N73" s="108"/>
+      <c r="O73" s="108"/>
+      <c r="P73" s="108"/>
+      <c r="Q73" s="6"/>
+      <c r="R73" s="6"/>
+      <c r="S73" s="6"/>
+      <c r="T73" s="6"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="108"/>
+      <c r="B74" s="77"/>
+      <c r="C74" s="102"/>
+      <c r="D74" s="116"/>
+      <c r="E74" s="108"/>
+      <c r="F74" s="108"/>
+      <c r="G74" s="108"/>
+      <c r="H74" s="108"/>
+      <c r="I74" s="108"/>
+      <c r="J74" s="108"/>
+      <c r="K74" s="108"/>
+      <c r="L74" s="108"/>
+      <c r="M74" s="108"/>
+      <c r="N74" s="108"/>
+      <c r="O74" s="108"/>
+      <c r="P74" s="108"/>
+      <c r="Q74" s="6"/>
+      <c r="R74" s="6"/>
+      <c r="S74" s="6"/>
+      <c r="T74" s="6"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="108"/>
+      <c r="B75" s="77"/>
+      <c r="C75" s="102"/>
+      <c r="D75" s="108"/>
+      <c r="E75" s="108"/>
+      <c r="F75" s="107"/>
+      <c r="G75" s="108"/>
+      <c r="H75" s="108"/>
+      <c r="I75" s="108"/>
+      <c r="J75" s="108"/>
+      <c r="K75" s="108"/>
+      <c r="L75" s="108"/>
+      <c r="M75" s="108"/>
+      <c r="N75" s="108"/>
+      <c r="O75" s="108"/>
+      <c r="P75" s="108"/>
+      <c r="Q75" s="6"/>
+      <c r="R75" s="6"/>
+      <c r="S75" s="6"/>
+      <c r="T75" s="6"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="108"/>
+      <c r="B76" s="77"/>
+      <c r="C76" s="102"/>
+      <c r="D76" s="116"/>
+      <c r="E76" s="108"/>
+      <c r="F76" s="110"/>
+      <c r="G76" s="108"/>
+      <c r="H76" s="108"/>
+      <c r="I76" s="108"/>
+      <c r="J76" s="108"/>
+      <c r="K76" s="108"/>
+      <c r="L76" s="108"/>
+      <c r="M76" s="108"/>
+      <c r="N76" s="108"/>
+      <c r="O76" s="108"/>
+      <c r="P76" s="108"/>
+      <c r="Q76" s="6"/>
+      <c r="R76" s="6"/>
+      <c r="S76" s="6"/>
+      <c r="T76" s="6"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="110"/>
+      <c r="B77" s="77"/>
+      <c r="C77" s="102"/>
+      <c r="D77" s="108"/>
+      <c r="E77" s="110"/>
+      <c r="F77" s="110"/>
+      <c r="G77" s="108"/>
+      <c r="H77" s="108"/>
+      <c r="I77" s="108"/>
+      <c r="J77" s="108"/>
+      <c r="K77" s="108"/>
+      <c r="L77" s="108"/>
+      <c r="M77" s="108"/>
+      <c r="N77" s="108"/>
+      <c r="O77" s="108"/>
+      <c r="P77" s="108"/>
+      <c r="Q77" s="6"/>
+      <c r="R77" s="6"/>
+      <c r="S77" s="6"/>
+      <c r="T77" s="6"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="110"/>
+      <c r="B78" s="108"/>
+      <c r="C78" s="122"/>
+      <c r="D78" s="108"/>
+      <c r="E78" s="123"/>
+      <c r="F78" s="110"/>
+      <c r="G78" s="108"/>
+      <c r="H78" s="108"/>
+      <c r="I78" s="108"/>
+      <c r="J78" s="108"/>
+      <c r="K78" s="108"/>
+      <c r="L78" s="108"/>
+      <c r="M78" s="108"/>
+      <c r="N78" s="108"/>
+      <c r="O78" s="108"/>
+      <c r="P78" s="108"/>
+      <c r="Q78" s="6"/>
+      <c r="R78" s="6"/>
+      <c r="S78" s="6"/>
+      <c r="T78" s="6"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="124"/>
+      <c r="B79" s="125"/>
+      <c r="C79" s="122"/>
+      <c r="D79" s="108"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="110"/>
+      <c r="G79" s="108"/>
+      <c r="H79" s="108"/>
+      <c r="I79" s="108"/>
+      <c r="J79" s="108"/>
+      <c r="K79" s="108"/>
+      <c r="L79" s="108"/>
+      <c r="M79" s="108"/>
+      <c r="N79" s="108"/>
+      <c r="O79" s="108"/>
+      <c r="P79" s="108"/>
+      <c r="Q79" s="6"/>
+      <c r="R79" s="6"/>
+      <c r="S79" s="6"/>
+      <c r="T79" s="6"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="102"/>
+      <c r="B80" s="108"/>
+      <c r="C80" s="122"/>
+      <c r="D80" s="108"/>
+      <c r="E80" s="78"/>
+      <c r="F80" s="110"/>
+      <c r="G80" s="108"/>
+      <c r="H80" s="108"/>
+      <c r="I80" s="108"/>
+      <c r="J80" s="108"/>
+      <c r="K80" s="108"/>
+      <c r="L80" s="108"/>
+      <c r="M80" s="108"/>
+      <c r="N80" s="108"/>
+      <c r="O80" s="108"/>
+      <c r="P80" s="108"/>
+      <c r="Q80" s="6"/>
+      <c r="R80" s="6"/>
+      <c r="S80" s="6"/>
+      <c r="T80" s="6"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="110"/>
+      <c r="B81" s="110"/>
+      <c r="C81" s="115"/>
+      <c r="D81" s="108"/>
+      <c r="E81" s="110"/>
+      <c r="F81" s="108"/>
+      <c r="G81" s="108"/>
+      <c r="H81" s="108"/>
+      <c r="I81" s="108"/>
+      <c r="J81" s="108"/>
+      <c r="K81" s="108"/>
+      <c r="L81" s="108"/>
+      <c r="M81" s="108"/>
+      <c r="N81" s="108"/>
+      <c r="O81" s="108"/>
+      <c r="P81" s="108"/>
+      <c r="Q81" s="6"/>
+      <c r="R81" s="6"/>
+      <c r="S81" s="6"/>
+      <c r="T81" s="6"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="110"/>
+      <c r="B82" s="110"/>
+      <c r="C82" s="115"/>
+      <c r="D82" s="108"/>
+      <c r="E82" s="110"/>
+      <c r="F82" s="108"/>
+      <c r="G82" s="108"/>
+      <c r="H82" s="108"/>
+      <c r="I82" s="108"/>
+      <c r="J82" s="108"/>
+      <c r="K82" s="108"/>
+      <c r="L82" s="108"/>
+      <c r="M82" s="108"/>
+      <c r="N82" s="108"/>
+      <c r="O82" s="108"/>
+      <c r="P82" s="108"/>
+      <c r="Q82" s="6"/>
+      <c r="R82" s="6"/>
+      <c r="S82" s="6"/>
+      <c r="T82" s="6"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="108"/>
+      <c r="B83" s="108"/>
+      <c r="C83" s="122"/>
+      <c r="D83" s="108"/>
+      <c r="E83" s="108"/>
+      <c r="F83" s="108"/>
+      <c r="G83" s="108"/>
+      <c r="H83" s="108"/>
+      <c r="I83" s="108"/>
+      <c r="J83" s="108"/>
+      <c r="K83" s="108"/>
+      <c r="L83" s="108"/>
+      <c r="M83" s="108"/>
+      <c r="N83" s="108"/>
+      <c r="O83" s="108"/>
+      <c r="P83" s="108"/>
+      <c r="Q83" s="6"/>
+      <c r="R83" s="6"/>
+      <c r="S83" s="6"/>
+      <c r="T83" s="6"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="108"/>
+      <c r="B84" s="108"/>
+      <c r="C84" s="122"/>
+      <c r="D84" s="108"/>
+      <c r="E84" s="108"/>
+      <c r="F84" s="108"/>
+      <c r="G84" s="108"/>
+      <c r="H84" s="108"/>
+      <c r="I84" s="108"/>
+      <c r="J84" s="108"/>
+      <c r="K84" s="108"/>
+      <c r="L84" s="108"/>
+      <c r="M84" s="108"/>
+      <c r="N84" s="108"/>
+      <c r="O84" s="108"/>
+      <c r="P84" s="108"/>
+      <c r="Q84" s="6"/>
+      <c r="R84" s="6"/>
+      <c r="S84" s="6"/>
+      <c r="T84" s="6"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="108"/>
+      <c r="B85" s="108"/>
+      <c r="C85" s="122"/>
+      <c r="D85" s="108"/>
+      <c r="E85" s="108"/>
+      <c r="F85" s="108"/>
+      <c r="G85" s="108"/>
+      <c r="H85" s="108"/>
+      <c r="I85" s="108"/>
+      <c r="J85" s="108"/>
+      <c r="K85" s="108"/>
+      <c r="L85" s="108"/>
+      <c r="M85" s="108"/>
+      <c r="N85" s="108"/>
+      <c r="O85" s="108"/>
+      <c r="P85" s="108"/>
+      <c r="Q85" s="6"/>
+      <c r="R85" s="6"/>
+      <c r="S85" s="6"/>
+      <c r="T85" s="6"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="108"/>
+      <c r="B86" s="108"/>
+      <c r="C86" s="122"/>
+      <c r="D86" s="108"/>
+      <c r="E86" s="108"/>
+      <c r="F86" s="108"/>
+      <c r="G86" s="108"/>
+      <c r="H86" s="108"/>
+      <c r="I86" s="108"/>
+      <c r="J86" s="108"/>
+      <c r="K86" s="108"/>
+      <c r="L86" s="108"/>
+      <c r="M86" s="108"/>
+      <c r="N86" s="108"/>
+      <c r="O86" s="108"/>
+      <c r="P86" s="108"/>
+      <c r="Q86" s="6"/>
+      <c r="R86" s="6"/>
+      <c r="S86" s="6"/>
+      <c r="T86" s="6"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="108"/>
+      <c r="B87" s="108"/>
+      <c r="C87" s="122"/>
+      <c r="D87" s="108"/>
+      <c r="E87" s="108"/>
+      <c r="F87" s="108"/>
+      <c r="G87" s="108"/>
+      <c r="H87" s="108"/>
+      <c r="I87" s="108"/>
+      <c r="J87" s="108"/>
+      <c r="K87" s="108"/>
+      <c r="L87" s="108"/>
+      <c r="M87" s="108"/>
+      <c r="N87" s="108"/>
+      <c r="O87" s="108"/>
+      <c r="P87" s="108"/>
+      <c r="Q87" s="6"/>
+      <c r="R87" s="6"/>
+      <c r="S87" s="6"/>
+      <c r="T87" s="6"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="6"/>
+      <c r="B88" s="83"/>
+      <c r="C88" s="103"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="6"/>
+      <c r="G88" s="6"/>
+      <c r="H88" s="6"/>
+      <c r="I88" s="6"/>
+      <c r="J88" s="6"/>
+      <c r="K88" s="6"/>
+      <c r="L88" s="6"/>
+      <c r="M88" s="6"/>
+      <c r="N88" s="6"/>
+      <c r="O88" s="6"/>
+      <c r="P88" s="6"/>
+      <c r="Q88" s="6"/>
+      <c r="R88" s="6"/>
+      <c r="S88" s="6"/>
+      <c r="T88" s="6"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="6"/>
+      <c r="B89" s="83"/>
+      <c r="C89" s="103"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="6"/>
+      <c r="J89" s="6"/>
+      <c r="K89" s="6"/>
+      <c r="L89" s="6"/>
+      <c r="M89" s="6"/>
+      <c r="N89" s="6"/>
+      <c r="O89" s="6"/>
+      <c r="P89" s="6"/>
+      <c r="Q89" s="6"/>
+      <c r="R89" s="6"/>
+      <c r="S89" s="6"/>
+      <c r="T89" s="6"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="6"/>
+      <c r="B90" s="83"/>
+      <c r="C90" s="103"/>
+      <c r="D90" s="6"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="6"/>
+      <c r="H90" s="6"/>
+      <c r="I90" s="6"/>
+      <c r="J90" s="6"/>
+      <c r="K90" s="6"/>
+      <c r="L90" s="6"/>
+      <c r="M90" s="6"/>
+      <c r="N90" s="6"/>
+      <c r="O90" s="6"/>
+      <c r="P90" s="6"/>
+      <c r="Q90" s="6"/>
+      <c r="R90" s="6"/>
+      <c r="S90" s="6"/>
+      <c r="T90" s="6"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="6"/>
+      <c r="B91" s="83"/>
+      <c r="C91" s="103"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+      <c r="G91" s="6"/>
+      <c r="H91" s="6"/>
+      <c r="I91" s="6"/>
+      <c r="J91" s="6"/>
+      <c r="K91" s="6"/>
+      <c r="L91" s="6"/>
+      <c r="M91" s="6"/>
+      <c r="N91" s="6"/>
+      <c r="O91" s="6"/>
+      <c r="P91" s="6"/>
+      <c r="Q91" s="6"/>
+      <c r="R91" s="6"/>
+      <c r="S91" s="6"/>
+      <c r="T91" s="6"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="6"/>
+      <c r="B92" s="83"/>
+      <c r="C92" s="103"/>
+      <c r="D92" s="6"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+      <c r="G92" s="6"/>
+      <c r="H92" s="6"/>
+      <c r="I92" s="6"/>
+      <c r="J92" s="6"/>
+      <c r="K92" s="6"/>
+      <c r="L92" s="6"/>
+      <c r="M92" s="6"/>
+      <c r="N92" s="6"/>
+      <c r="O92" s="6"/>
+      <c r="P92" s="6"/>
+      <c r="Q92" s="6"/>
+      <c r="R92" s="6"/>
+      <c r="S92" s="6"/>
+      <c r="T92" s="6"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="6"/>
+      <c r="B93" s="83"/>
+      <c r="C93" s="103"/>
+      <c r="D93" s="6"/>
+      <c r="E93" s="6"/>
+      <c r="F93" s="6"/>
+      <c r="G93" s="6"/>
+      <c r="H93" s="6"/>
+      <c r="I93" s="6"/>
+      <c r="J93" s="6"/>
+      <c r="K93" s="6"/>
+      <c r="L93" s="6"/>
+      <c r="M93" s="6"/>
+      <c r="N93" s="6"/>
+      <c r="O93" s="6"/>
+      <c r="P93" s="6"/>
+      <c r="Q93" s="6"/>
+      <c r="R93" s="6"/>
+      <c r="S93" s="6"/>
+      <c r="T93" s="6"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="6"/>
+      <c r="B94" s="83"/>
+      <c r="C94" s="103"/>
+      <c r="D94" s="6"/>
+      <c r="E94" s="6"/>
+      <c r="F94" s="6"/>
+      <c r="G94" s="6"/>
+      <c r="H94" s="6"/>
+      <c r="I94" s="6"/>
+      <c r="J94" s="6"/>
+      <c r="K94" s="6"/>
+      <c r="L94" s="6"/>
+      <c r="M94" s="6"/>
+      <c r="N94" s="6"/>
+      <c r="O94" s="6"/>
+      <c r="P94" s="6"/>
+      <c r="Q94" s="6"/>
+      <c r="R94" s="6"/>
+      <c r="S94" s="6"/>
+      <c r="T94" s="6"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="6"/>
+      <c r="B95" s="83"/>
+      <c r="C95" s="103"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="6"/>
+      <c r="I95" s="6"/>
+      <c r="J95" s="6"/>
+      <c r="K95" s="6"/>
+      <c r="L95" s="6"/>
+      <c r="M95" s="6"/>
+      <c r="N95" s="6"/>
+      <c r="O95" s="6"/>
+      <c r="P95" s="6"/>
+      <c r="Q95" s="6"/>
+      <c r="R95" s="6"/>
+      <c r="S95" s="6"/>
+      <c r="T95" s="6"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="6"/>
+      <c r="B96" s="83"/>
+      <c r="C96" s="103"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="6"/>
+      <c r="H96" s="6"/>
+      <c r="I96" s="6"/>
+      <c r="J96" s="6"/>
+      <c r="K96" s="6"/>
+      <c r="L96" s="6"/>
+      <c r="M96" s="6"/>
+      <c r="N96" s="6"/>
+      <c r="O96" s="6"/>
+      <c r="P96" s="6"/>
+      <c r="Q96" s="6"/>
+      <c r="R96" s="6"/>
+      <c r="S96" s="6"/>
+      <c r="T96" s="6"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="6"/>
+      <c r="B97" s="83"/>
+      <c r="C97" s="103"/>
+      <c r="D97" s="6"/>
+      <c r="E97" s="6"/>
+      <c r="F97" s="6"/>
+      <c r="G97" s="6"/>
+      <c r="H97" s="6"/>
+      <c r="I97" s="6"/>
+      <c r="J97" s="6"/>
+      <c r="K97" s="6"/>
+      <c r="L97" s="6"/>
+      <c r="M97" s="6"/>
+      <c r="N97" s="6"/>
+      <c r="O97" s="6"/>
+      <c r="P97" s="6"/>
+      <c r="Q97" s="6"/>
+      <c r="R97" s="6"/>
+      <c r="S97" s="6"/>
+      <c r="T97" s="6"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="6"/>
+      <c r="B98" s="83"/>
+      <c r="C98" s="103"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="6"/>
+      <c r="G98" s="6"/>
+      <c r="H98" s="6"/>
+      <c r="I98" s="6"/>
+      <c r="J98" s="6"/>
+      <c r="K98" s="6"/>
+      <c r="L98" s="6"/>
+      <c r="M98" s="6"/>
+      <c r="N98" s="6"/>
+      <c r="O98" s="6"/>
+      <c r="P98" s="6"/>
+      <c r="Q98" s="6"/>
+      <c r="R98" s="6"/>
+      <c r="S98" s="6"/>
+      <c r="T98" s="6"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="6"/>
+      <c r="B99" s="83"/>
+      <c r="C99" s="103"/>
+      <c r="D99" s="6"/>
+      <c r="E99" s="6"/>
+      <c r="F99" s="6"/>
+      <c r="G99" s="6"/>
+      <c r="H99" s="6"/>
+      <c r="I99" s="6"/>
+      <c r="J99" s="6"/>
+      <c r="K99" s="6"/>
+      <c r="L99" s="6"/>
+      <c r="M99" s="6"/>
+      <c r="N99" s="6"/>
+      <c r="O99" s="6"/>
+      <c r="P99" s="6"/>
+      <c r="Q99" s="6"/>
+      <c r="R99" s="6"/>
+      <c r="S99" s="6"/>
+      <c r="T99" s="6"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="6"/>
+      <c r="B100" s="83"/>
+      <c r="C100" s="103"/>
+      <c r="D100" s="6"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="G100" s="6"/>
+      <c r="H100" s="6"/>
+      <c r="I100" s="6"/>
+      <c r="J100" s="6"/>
+      <c r="K100" s="6"/>
+      <c r="L100" s="6"/>
+      <c r="M100" s="6"/>
+      <c r="N100" s="6"/>
+      <c r="O100" s="6"/>
+      <c r="P100" s="6"/>
+      <c r="Q100" s="6"/>
+      <c r="R100" s="6"/>
+      <c r="S100" s="6"/>
+      <c r="T100" s="6"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="6"/>
+      <c r="B101" s="83"/>
+      <c r="C101" s="103"/>
+      <c r="D101" s="6"/>
+      <c r="E101" s="6"/>
+      <c r="F101" s="6"/>
+      <c r="G101" s="6"/>
+      <c r="H101" s="6"/>
+      <c r="I101" s="6"/>
+      <c r="J101" s="6"/>
+      <c r="K101" s="6"/>
+      <c r="L101" s="6"/>
+      <c r="M101" s="6"/>
+      <c r="N101" s="6"/>
+      <c r="O101" s="6"/>
+      <c r="P101" s="6"/>
+      <c r="Q101" s="6"/>
+      <c r="R101" s="6"/>
+      <c r="S101" s="6"/>
+      <c r="T101" s="6"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="6"/>
+      <c r="B102" s="83"/>
+      <c r="C102" s="103"/>
+      <c r="D102" s="6"/>
+      <c r="E102" s="6"/>
+      <c r="F102" s="6"/>
+      <c r="G102" s="6"/>
+      <c r="H102" s="6"/>
+      <c r="I102" s="6"/>
+      <c r="J102" s="6"/>
+      <c r="K102" s="6"/>
+      <c r="L102" s="6"/>
+      <c r="M102" s="6"/>
+      <c r="N102" s="6"/>
+      <c r="O102" s="6"/>
+      <c r="P102" s="6"/>
+      <c r="Q102" s="6"/>
+      <c r="R102" s="6"/>
+      <c r="S102" s="6"/>
+      <c r="T102" s="6"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="6"/>
+      <c r="B103" s="83"/>
+      <c r="C103" s="103"/>
+      <c r="D103" s="6"/>
+      <c r="E103" s="6"/>
+      <c r="F103" s="6"/>
+      <c r="G103" s="6"/>
+      <c r="H103" s="6"/>
+      <c r="I103" s="6"/>
+      <c r="J103" s="6"/>
+      <c r="K103" s="6"/>
+      <c r="L103" s="6"/>
+      <c r="M103" s="6"/>
+      <c r="N103" s="6"/>
+      <c r="O103" s="6"/>
+      <c r="P103" s="6"/>
+      <c r="Q103" s="6"/>
+      <c r="R103" s="6"/>
+      <c r="S103" s="6"/>
+      <c r="T103" s="6"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="6"/>
+      <c r="B104" s="83"/>
+      <c r="C104" s="103"/>
+      <c r="D104" s="6"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="6"/>
+      <c r="G104" s="6"/>
+      <c r="H104" s="6"/>
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="6"/>
+      <c r="L104" s="6"/>
+      <c r="M104" s="6"/>
+      <c r="N104" s="6"/>
+      <c r="O104" s="6"/>
+      <c r="P104" s="6"/>
+      <c r="Q104" s="6"/>
+      <c r="R104" s="6"/>
+      <c r="S104" s="6"/>
+      <c r="T104" s="6"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="6"/>
+      <c r="B105" s="83"/>
+      <c r="C105" s="103"/>
+      <c r="D105" s="6"/>
+      <c r="E105" s="6"/>
+      <c r="F105" s="6"/>
+      <c r="G105" s="6"/>
+      <c r="H105" s="6"/>
+      <c r="I105" s="6"/>
+      <c r="J105" s="6"/>
+      <c r="K105" s="6"/>
+      <c r="L105" s="6"/>
+      <c r="M105" s="6"/>
+      <c r="N105" s="6"/>
+      <c r="O105" s="6"/>
+      <c r="P105" s="6"/>
+      <c r="Q105" s="6"/>
+      <c r="R105" s="6"/>
+      <c r="S105" s="6"/>
+      <c r="T105" s="6"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="6"/>
+      <c r="B106" s="83"/>
+      <c r="C106" s="103"/>
+      <c r="D106" s="6"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="6"/>
+      <c r="G106" s="6"/>
+      <c r="H106" s="6"/>
+      <c r="I106" s="6"/>
+      <c r="J106" s="6"/>
+      <c r="K106" s="6"/>
+      <c r="L106" s="6"/>
+      <c r="M106" s="6"/>
+      <c r="N106" s="6"/>
+      <c r="O106" s="6"/>
+      <c r="P106" s="6"/>
+      <c r="Q106" s="6"/>
+      <c r="R106" s="6"/>
+      <c r="S106" s="6"/>
+      <c r="T106" s="6"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="6"/>
+      <c r="B107" s="83"/>
+      <c r="C107" s="103"/>
+      <c r="D107" s="6"/>
+      <c r="E107" s="6"/>
+      <c r="F107" s="6"/>
+      <c r="G107" s="6"/>
+      <c r="H107" s="6"/>
+      <c r="I107" s="6"/>
+      <c r="J107" s="6"/>
+      <c r="K107" s="6"/>
+      <c r="L107" s="6"/>
+      <c r="M107" s="6"/>
+      <c r="N107" s="6"/>
+      <c r="O107" s="6"/>
+      <c r="P107" s="6"/>
+      <c r="Q107" s="6"/>
+      <c r="R107" s="6"/>
+      <c r="S107" s="6"/>
+      <c r="T107" s="6"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="6"/>
+      <c r="B108" s="83"/>
+      <c r="C108" s="103"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="6"/>
+      <c r="I108" s="6"/>
+      <c r="J108" s="6"/>
+      <c r="K108" s="6"/>
+      <c r="L108" s="6"/>
+      <c r="M108" s="6"/>
+      <c r="N108" s="6"/>
+      <c r="O108" s="6"/>
+      <c r="P108" s="6"/>
+      <c r="Q108" s="6"/>
+      <c r="R108" s="6"/>
+      <c r="S108" s="6"/>
+      <c r="T108" s="6"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="6"/>
+      <c r="B109" s="83"/>
+      <c r="C109" s="103"/>
+      <c r="D109" s="6"/>
+      <c r="E109" s="6"/>
+      <c r="F109" s="6"/>
+      <c r="G109" s="6"/>
+      <c r="H109" s="6"/>
+      <c r="I109" s="6"/>
+      <c r="J109" s="6"/>
+      <c r="K109" s="6"/>
+      <c r="L109" s="6"/>
+      <c r="M109" s="6"/>
+      <c r="N109" s="6"/>
+      <c r="O109" s="6"/>
+      <c r="P109" s="6"/>
+      <c r="Q109" s="6"/>
+      <c r="R109" s="6"/>
+      <c r="S109" s="6"/>
+      <c r="T109" s="6"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="6"/>
+      <c r="B110" s="83"/>
+      <c r="C110" s="103"/>
+      <c r="D110" s="6"/>
+      <c r="E110" s="6"/>
+      <c r="F110" s="6"/>
+      <c r="G110" s="6"/>
+      <c r="H110" s="6"/>
+      <c r="I110" s="6"/>
+      <c r="J110" s="6"/>
+      <c r="K110" s="6"/>
+      <c r="L110" s="6"/>
+      <c r="M110" s="6"/>
+      <c r="N110" s="6"/>
+      <c r="O110" s="6"/>
+      <c r="P110" s="6"/>
+      <c r="Q110" s="6"/>
+      <c r="R110" s="6"/>
+      <c r="S110" s="6"/>
+      <c r="T110" s="6"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="6"/>
+      <c r="B111" s="83"/>
+      <c r="C111" s="103"/>
+      <c r="D111" s="6"/>
+      <c r="E111" s="6"/>
+      <c r="F111" s="6"/>
+      <c r="G111" s="6"/>
+      <c r="H111" s="6"/>
+      <c r="I111" s="6"/>
+      <c r="J111" s="6"/>
+      <c r="K111" s="6"/>
+      <c r="L111" s="6"/>
+      <c r="M111" s="6"/>
+      <c r="N111" s="6"/>
+      <c r="O111" s="6"/>
+      <c r="P111" s="6"/>
+      <c r="Q111" s="6"/>
+      <c r="R111" s="6"/>
+      <c r="S111" s="6"/>
+      <c r="T111" s="6"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="6"/>
+      <c r="B112" s="83"/>
+      <c r="C112" s="103"/>
+      <c r="D112" s="6"/>
+      <c r="E112" s="6"/>
+      <c r="F112" s="6"/>
+      <c r="G112" s="6"/>
+      <c r="H112" s="6"/>
+      <c r="I112" s="6"/>
+      <c r="J112" s="6"/>
+      <c r="K112" s="6"/>
+      <c r="L112" s="6"/>
+      <c r="M112" s="6"/>
+      <c r="N112" s="6"/>
+      <c r="O112" s="6"/>
+      <c r="P112" s="6"/>
+      <c r="Q112" s="6"/>
+      <c r="R112" s="6"/>
+      <c r="S112" s="6"/>
+      <c r="T112" s="6"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="6"/>
+      <c r="B113" s="83"/>
+      <c r="C113" s="103"/>
+      <c r="D113" s="6"/>
+      <c r="E113" s="6"/>
+      <c r="F113" s="6"/>
+      <c r="G113" s="6"/>
+      <c r="H113" s="6"/>
+      <c r="I113" s="6"/>
+      <c r="J113" s="6"/>
+      <c r="K113" s="6"/>
+      <c r="L113" s="6"/>
+      <c r="M113" s="6"/>
+      <c r="N113" s="6"/>
+      <c r="O113" s="6"/>
+      <c r="P113" s="6"/>
+      <c r="Q113" s="6"/>
+      <c r="R113" s="6"/>
+      <c r="S113" s="6"/>
+      <c r="T113" s="6"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="6"/>
+      <c r="B114" s="83"/>
+      <c r="C114" s="103"/>
+      <c r="D114" s="6"/>
+      <c r="E114" s="6"/>
+      <c r="F114" s="6"/>
+      <c r="G114" s="6"/>
+      <c r="H114" s="6"/>
+      <c r="I114" s="6"/>
+      <c r="J114" s="6"/>
+      <c r="K114" s="6"/>
+      <c r="L114" s="6"/>
+      <c r="M114" s="6"/>
+      <c r="N114" s="6"/>
+      <c r="O114" s="6"/>
+      <c r="P114" s="6"/>
+      <c r="Q114" s="6"/>
+      <c r="R114" s="6"/>
+      <c r="S114" s="6"/>
+      <c r="T114" s="6"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="6"/>
+      <c r="B115" s="83"/>
+      <c r="C115" s="103"/>
+      <c r="D115" s="6"/>
+      <c r="E115" s="6"/>
+      <c r="F115" s="6"/>
+      <c r="G115" s="6"/>
+      <c r="H115" s="6"/>
+      <c r="I115" s="6"/>
+      <c r="J115" s="6"/>
+      <c r="K115" s="6"/>
+      <c r="L115" s="6"/>
+      <c r="M115" s="6"/>
+      <c r="N115" s="6"/>
+      <c r="O115" s="6"/>
+      <c r="P115" s="6"/>
+      <c r="Q115" s="6"/>
+      <c r="R115" s="6"/>
+      <c r="S115" s="6"/>
+      <c r="T115" s="6"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="6"/>
+      <c r="B116" s="83"/>
+      <c r="C116" s="103"/>
+      <c r="D116" s="6"/>
+      <c r="E116" s="6"/>
+      <c r="F116" s="6"/>
+      <c r="G116" s="6"/>
+      <c r="H116" s="6"/>
+      <c r="I116" s="6"/>
+      <c r="J116" s="6"/>
+      <c r="K116" s="6"/>
+      <c r="L116" s="6"/>
+      <c r="M116" s="6"/>
+      <c r="N116" s="6"/>
+      <c r="O116" s="6"/>
+      <c r="P116" s="6"/>
+      <c r="Q116" s="6"/>
+      <c r="R116" s="6"/>
+      <c r="S116" s="6"/>
+      <c r="T116" s="6"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="6"/>
+      <c r="B117" s="83"/>
+      <c r="C117" s="103"/>
+      <c r="D117" s="6"/>
+      <c r="E117" s="6"/>
+      <c r="F117" s="6"/>
+      <c r="G117" s="6"/>
+      <c r="H117" s="6"/>
+      <c r="I117" s="6"/>
+      <c r="J117" s="6"/>
+      <c r="K117" s="6"/>
+      <c r="L117" s="6"/>
+      <c r="M117" s="6"/>
+      <c r="N117" s="6"/>
+      <c r="O117" s="6"/>
+      <c r="P117" s="6"/>
+      <c r="Q117" s="6"/>
+      <c r="R117" s="6"/>
+      <c r="S117" s="6"/>
+      <c r="T117" s="6"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="6"/>
+      <c r="B118" s="83"/>
+      <c r="C118" s="103"/>
+      <c r="D118" s="6"/>
+      <c r="E118" s="6"/>
+      <c r="F118" s="6"/>
+      <c r="G118" s="6"/>
+      <c r="H118" s="6"/>
+      <c r="I118" s="6"/>
+      <c r="J118" s="6"/>
+      <c r="K118" s="6"/>
+      <c r="L118" s="6"/>
+      <c r="M118" s="6"/>
+      <c r="N118" s="6"/>
+      <c r="O118" s="6"/>
+      <c r="P118" s="6"/>
+      <c r="Q118" s="6"/>
+      <c r="R118" s="6"/>
+      <c r="S118" s="6"/>
+      <c r="T118" s="6"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="6"/>
+      <c r="B119" s="83"/>
+      <c r="C119" s="103"/>
+      <c r="D119" s="6"/>
+      <c r="E119" s="6"/>
+      <c r="F119" s="6"/>
+      <c r="G119" s="6"/>
+      <c r="H119" s="6"/>
+      <c r="I119" s="6"/>
+      <c r="J119" s="6"/>
+      <c r="K119" s="6"/>
+      <c r="L119" s="6"/>
+      <c r="M119" s="6"/>
+      <c r="N119" s="6"/>
+      <c r="O119" s="6"/>
+      <c r="P119" s="6"/>
+      <c r="Q119" s="6"/>
+      <c r="R119" s="6"/>
+      <c r="S119" s="6"/>
+      <c r="T119" s="6"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="6"/>
+      <c r="B120" s="83"/>
+      <c r="C120" s="103"/>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="6"/>
+      <c r="G120" s="6"/>
+      <c r="H120" s="6"/>
+      <c r="I120" s="6"/>
+      <c r="J120" s="6"/>
+      <c r="K120" s="6"/>
+      <c r="L120" s="6"/>
+      <c r="M120" s="6"/>
+      <c r="N120" s="6"/>
+      <c r="O120" s="6"/>
+      <c r="P120" s="6"/>
+      <c r="Q120" s="6"/>
+      <c r="R120" s="6"/>
+      <c r="S120" s="6"/>
+      <c r="T120" s="6"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="6"/>
+      <c r="B121" s="83"/>
+      <c r="C121" s="103"/>
+      <c r="D121" s="6"/>
+      <c r="E121" s="6"/>
+      <c r="F121" s="6"/>
+      <c r="G121" s="6"/>
+      <c r="H121" s="6"/>
+      <c r="I121" s="6"/>
+      <c r="J121" s="6"/>
+      <c r="K121" s="6"/>
+      <c r="L121" s="6"/>
+      <c r="M121" s="6"/>
+      <c r="N121" s="6"/>
+      <c r="O121" s="6"/>
+      <c r="P121" s="6"/>
+      <c r="Q121" s="6"/>
+      <c r="R121" s="6"/>
+      <c r="S121" s="6"/>
+      <c r="T121" s="6"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="6"/>
+      <c r="B122" s="83"/>
+      <c r="C122" s="103"/>
+      <c r="D122" s="6"/>
+      <c r="E122" s="6"/>
+      <c r="F122" s="6"/>
+      <c r="G122" s="6"/>
+      <c r="H122" s="6"/>
+      <c r="I122" s="6"/>
+      <c r="J122" s="6"/>
+      <c r="K122" s="6"/>
+      <c r="L122" s="6"/>
+      <c r="M122" s="6"/>
+      <c r="N122" s="6"/>
+      <c r="O122" s="6"/>
+      <c r="P122" s="6"/>
+      <c r="Q122" s="6"/>
+      <c r="R122" s="6"/>
+      <c r="S122" s="6"/>
+      <c r="T122" s="6"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="6"/>
+      <c r="B123" s="83"/>
+      <c r="C123" s="103"/>
+      <c r="D123" s="6"/>
+      <c r="E123" s="6"/>
+      <c r="F123" s="6"/>
+      <c r="G123" s="6"/>
+      <c r="H123" s="6"/>
+      <c r="I123" s="6"/>
+      <c r="J123" s="6"/>
+      <c r="K123" s="6"/>
+      <c r="L123" s="6"/>
+      <c r="M123" s="6"/>
+      <c r="N123" s="6"/>
+      <c r="O123" s="6"/>
+      <c r="P123" s="6"/>
+      <c r="Q123" s="6"/>
+      <c r="R123" s="6"/>
+      <c r="S123" s="6"/>
+      <c r="T123" s="6"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="6"/>
+      <c r="B124" s="83"/>
+      <c r="C124" s="103"/>
+      <c r="D124" s="6"/>
+      <c r="E124" s="6"/>
+      <c r="F124" s="6"/>
+      <c r="G124" s="6"/>
+      <c r="H124" s="6"/>
+      <c r="I124" s="6"/>
+      <c r="J124" s="6"/>
+      <c r="K124" s="6"/>
+      <c r="L124" s="6"/>
+      <c r="M124" s="6"/>
+      <c r="N124" s="6"/>
+      <c r="O124" s="6"/>
+      <c r="P124" s="6"/>
+      <c r="Q124" s="6"/>
+      <c r="R124" s="6"/>
+      <c r="S124" s="6"/>
+      <c r="T124" s="6"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="6"/>
+      <c r="B125" s="83"/>
+      <c r="C125" s="103"/>
+      <c r="D125" s="6"/>
+      <c r="E125" s="6"/>
+      <c r="F125" s="6"/>
+      <c r="G125" s="6"/>
+      <c r="H125" s="6"/>
+      <c r="I125" s="6"/>
+      <c r="J125" s="6"/>
+      <c r="K125" s="6"/>
+      <c r="L125" s="6"/>
+      <c r="M125" s="6"/>
+      <c r="N125" s="6"/>
+      <c r="O125" s="6"/>
+      <c r="P125" s="6"/>
+      <c r="Q125" s="6"/>
+      <c r="R125" s="6"/>
+      <c r="S125" s="6"/>
+      <c r="T125" s="6"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="6"/>
+      <c r="B126" s="83"/>
+      <c r="C126" s="103"/>
+      <c r="D126" s="6"/>
+      <c r="E126" s="6"/>
+      <c r="F126" s="6"/>
+      <c r="G126" s="6"/>
+      <c r="H126" s="6"/>
+      <c r="I126" s="6"/>
+      <c r="J126" s="6"/>
+      <c r="K126" s="6"/>
+      <c r="L126" s="6"/>
+      <c r="M126" s="6"/>
+      <c r="N126" s="6"/>
+      <c r="O126" s="6"/>
+      <c r="P126" s="6"/>
+      <c r="Q126" s="6"/>
+      <c r="R126" s="6"/>
+      <c r="S126" s="6"/>
+      <c r="T126" s="6"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="6"/>
+      <c r="B127" s="83"/>
+      <c r="C127" s="103"/>
+      <c r="D127" s="6"/>
+      <c r="E127" s="6"/>
+      <c r="F127" s="6"/>
+      <c r="G127" s="6"/>
+      <c r="H127" s="6"/>
+      <c r="I127" s="6"/>
+      <c r="J127" s="6"/>
+      <c r="K127" s="6"/>
+      <c r="L127" s="6"/>
+      <c r="M127" s="6"/>
+      <c r="N127" s="6"/>
+      <c r="O127" s="6"/>
+      <c r="P127" s="6"/>
+      <c r="Q127" s="6"/>
+      <c r="R127" s="6"/>
+      <c r="S127" s="6"/>
+      <c r="T127" s="6"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="6"/>
+      <c r="B128" s="83"/>
+      <c r="C128" s="103"/>
+      <c r="D128" s="6"/>
+      <c r="E128" s="6"/>
+      <c r="F128" s="6"/>
+      <c r="G128" s="6"/>
+      <c r="H128" s="6"/>
+      <c r="I128" s="6"/>
+      <c r="J128" s="6"/>
+      <c r="K128" s="6"/>
+      <c r="L128" s="6"/>
+      <c r="M128" s="6"/>
+      <c r="N128" s="6"/>
+      <c r="O128" s="6"/>
+      <c r="P128" s="6"/>
+      <c r="Q128" s="6"/>
+      <c r="R128" s="6"/>
+      <c r="S128" s="6"/>
+      <c r="T128" s="6"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="6"/>
+      <c r="B129" s="83"/>
+      <c r="C129" s="103"/>
+      <c r="D129" s="6"/>
+      <c r="E129" s="6"/>
+      <c r="F129" s="6"/>
+      <c r="G129" s="6"/>
+      <c r="H129" s="6"/>
+      <c r="I129" s="6"/>
+      <c r="J129" s="6"/>
+      <c r="K129" s="6"/>
+      <c r="L129" s="6"/>
+      <c r="M129" s="6"/>
+      <c r="N129" s="6"/>
+      <c r="O129" s="6"/>
+      <c r="P129" s="6"/>
+      <c r="Q129" s="6"/>
+      <c r="R129" s="6"/>
+      <c r="S129" s="6"/>
+      <c r="T129" s="6"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="6"/>
+      <c r="B130" s="83"/>
+      <c r="C130" s="103"/>
+      <c r="D130" s="6"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="6"/>
+      <c r="G130" s="6"/>
+      <c r="H130" s="6"/>
+      <c r="I130" s="6"/>
+      <c r="J130" s="6"/>
+      <c r="K130" s="6"/>
+      <c r="L130" s="6"/>
+      <c r="M130" s="6"/>
+      <c r="N130" s="6"/>
+      <c r="O130" s="6"/>
+      <c r="P130" s="6"/>
+      <c r="Q130" s="6"/>
+      <c r="R130" s="6"/>
+      <c r="S130" s="6"/>
+      <c r="T130" s="6"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="6"/>
+      <c r="B131" s="83"/>
+      <c r="C131" s="103"/>
+      <c r="D131" s="6"/>
+      <c r="E131" s="6"/>
+      <c r="F131" s="6"/>
+      <c r="G131" s="6"/>
+      <c r="H131" s="6"/>
+      <c r="I131" s="6"/>
+      <c r="J131" s="6"/>
+      <c r="K131" s="6"/>
+      <c r="L131" s="6"/>
+      <c r="M131" s="6"/>
+      <c r="N131" s="6"/>
+      <c r="O131" s="6"/>
+      <c r="P131" s="6"/>
+      <c r="Q131" s="6"/>
+      <c r="R131" s="6"/>
+      <c r="S131" s="6"/>
+      <c r="T131" s="6"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="6"/>
+      <c r="B132" s="83"/>
+      <c r="C132" s="103"/>
+      <c r="D132" s="6"/>
+      <c r="E132" s="6"/>
+      <c r="F132" s="6"/>
+      <c r="G132" s="6"/>
+      <c r="H132" s="6"/>
+      <c r="I132" s="6"/>
+      <c r="J132" s="6"/>
+      <c r="K132" s="6"/>
+      <c r="L132" s="6"/>
+      <c r="M132" s="6"/>
+      <c r="N132" s="6"/>
+      <c r="O132" s="6"/>
+      <c r="P132" s="6"/>
+      <c r="Q132" s="6"/>
+      <c r="R132" s="6"/>
+      <c r="S132" s="6"/>
+      <c r="T132" s="6"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="6"/>
+      <c r="B133" s="83"/>
+      <c r="C133" s="103"/>
+      <c r="D133" s="6"/>
+      <c r="E133" s="6"/>
+      <c r="F133" s="6"/>
+      <c r="G133" s="6"/>
+      <c r="H133" s="6"/>
+      <c r="I133" s="6"/>
+      <c r="J133" s="6"/>
+      <c r="K133" s="6"/>
+      <c r="L133" s="6"/>
+      <c r="M133" s="6"/>
+      <c r="N133" s="6"/>
+      <c r="O133" s="6"/>
+      <c r="P133" s="6"/>
+      <c r="Q133" s="6"/>
+      <c r="R133" s="6"/>
+      <c r="S133" s="6"/>
+      <c r="T133" s="6"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="6"/>
+      <c r="B134" s="83"/>
+      <c r="C134" s="103"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="6"/>
+      <c r="G134" s="6"/>
+      <c r="H134" s="6"/>
+      <c r="I134" s="6"/>
+      <c r="J134" s="6"/>
+      <c r="K134" s="6"/>
+      <c r="L134" s="6"/>
+      <c r="M134" s="6"/>
+      <c r="N134" s="6"/>
+      <c r="O134" s="6"/>
+      <c r="P134" s="6"/>
+      <c r="Q134" s="6"/>
+      <c r="R134" s="6"/>
+      <c r="S134" s="6"/>
+      <c r="T134" s="6"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="6"/>
+      <c r="B135" s="83"/>
+      <c r="C135" s="103"/>
+      <c r="D135" s="6"/>
+      <c r="E135" s="6"/>
+      <c r="F135" s="6"/>
+      <c r="G135" s="6"/>
+      <c r="H135" s="6"/>
+      <c r="I135" s="6"/>
+      <c r="J135" s="6"/>
+      <c r="K135" s="6"/>
+      <c r="L135" s="6"/>
+      <c r="M135" s="6"/>
+      <c r="N135" s="6"/>
+      <c r="O135" s="6"/>
+      <c r="P135" s="6"/>
+      <c r="Q135" s="6"/>
+      <c r="R135" s="6"/>
+      <c r="S135" s="6"/>
+      <c r="T135" s="6"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="6"/>
+      <c r="B136" s="83"/>
+      <c r="C136" s="103"/>
+      <c r="D136" s="6"/>
+      <c r="E136" s="6"/>
+      <c r="F136" s="6"/>
+      <c r="G136" s="6"/>
+      <c r="H136" s="6"/>
+      <c r="I136" s="6"/>
+      <c r="J136" s="6"/>
+      <c r="K136" s="6"/>
+      <c r="L136" s="6"/>
+      <c r="M136" s="6"/>
+      <c r="N136" s="6"/>
+      <c r="O136" s="6"/>
+      <c r="P136" s="6"/>
+      <c r="Q136" s="6"/>
+      <c r="R136" s="6"/>
+      <c r="S136" s="6"/>
+      <c r="T136" s="6"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="6"/>
+      <c r="B137" s="83"/>
+      <c r="C137" s="103"/>
+      <c r="D137" s="6"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="6"/>
+      <c r="G137" s="6"/>
+      <c r="H137" s="6"/>
+      <c r="I137" s="6"/>
+      <c r="J137" s="6"/>
+      <c r="K137" s="6"/>
+      <c r="L137" s="6"/>
+      <c r="M137" s="6"/>
+      <c r="N137" s="6"/>
+      <c r="O137" s="6"/>
+      <c r="P137" s="6"/>
+      <c r="Q137" s="6"/>
+      <c r="R137" s="6"/>
+      <c r="S137" s="6"/>
+      <c r="T137" s="6"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="6"/>
+      <c r="B138" s="83"/>
+      <c r="C138" s="103"/>
+      <c r="D138" s="6"/>
+      <c r="E138" s="6"/>
+      <c r="F138" s="6"/>
+      <c r="G138" s="6"/>
+      <c r="H138" s="6"/>
+      <c r="I138" s="6"/>
+      <c r="J138" s="6"/>
+      <c r="K138" s="6"/>
+      <c r="L138" s="6"/>
+      <c r="M138" s="6"/>
+      <c r="N138" s="6"/>
+      <c r="O138" s="6"/>
+      <c r="P138" s="6"/>
+      <c r="Q138" s="6"/>
+      <c r="R138" s="6"/>
+      <c r="S138" s="6"/>
+      <c r="T138" s="6"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="6"/>
+      <c r="B139" s="83"/>
+      <c r="C139" s="103"/>
+      <c r="D139" s="6"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="6"/>
+      <c r="G139" s="6"/>
+      <c r="H139" s="6"/>
+      <c r="I139" s="6"/>
+      <c r="J139" s="6"/>
+      <c r="K139" s="6"/>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+      <c r="N139" s="6"/>
+      <c r="O139" s="6"/>
+      <c r="P139" s="6"/>
+      <c r="Q139" s="6"/>
+      <c r="R139" s="6"/>
+      <c r="S139" s="6"/>
+      <c r="T139" s="6"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="6"/>
+      <c r="B140" s="83"/>
+      <c r="C140" s="103"/>
+      <c r="D140" s="6"/>
+      <c r="E140" s="6"/>
+      <c r="F140" s="6"/>
+      <c r="G140" s="6"/>
+      <c r="H140" s="6"/>
+      <c r="I140" s="6"/>
+      <c r="J140" s="6"/>
+      <c r="K140" s="6"/>
+      <c r="L140" s="6"/>
+      <c r="M140" s="6"/>
+      <c r="N140" s="6"/>
+      <c r="O140" s="6"/>
+      <c r="P140" s="6"/>
+      <c r="Q140" s="6"/>
+      <c r="R140" s="6"/>
+      <c r="S140" s="6"/>
+      <c r="T140" s="6"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="6"/>
+      <c r="B141" s="83"/>
+      <c r="C141" s="103"/>
+      <c r="D141" s="6"/>
+      <c r="E141" s="6"/>
+      <c r="F141" s="6"/>
+      <c r="G141" s="6"/>
+      <c r="H141" s="6"/>
+      <c r="I141" s="6"/>
+      <c r="J141" s="6"/>
+      <c r="K141" s="6"/>
+      <c r="L141" s="6"/>
+      <c r="M141" s="6"/>
+      <c r="N141" s="6"/>
+      <c r="O141" s="6"/>
+      <c r="P141" s="6"/>
+      <c r="Q141" s="6"/>
+      <c r="R141" s="6"/>
+      <c r="S141" s="6"/>
+      <c r="T141" s="6"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="6"/>
+      <c r="B142" s="83"/>
+      <c r="C142" s="103"/>
+      <c r="D142" s="6"/>
+      <c r="E142" s="6"/>
+      <c r="F142" s="6"/>
+      <c r="G142" s="6"/>
+      <c r="H142" s="6"/>
+      <c r="I142" s="6"/>
+      <c r="J142" s="6"/>
+      <c r="K142" s="6"/>
+      <c r="L142" s="6"/>
+      <c r="M142" s="6"/>
+      <c r="N142" s="6"/>
+      <c r="O142" s="6"/>
+      <c r="P142" s="6"/>
+      <c r="Q142" s="6"/>
+      <c r="R142" s="6"/>
+      <c r="S142" s="6"/>
+      <c r="T142" s="6"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="6"/>
+      <c r="B143" s="83"/>
+      <c r="C143" s="103"/>
+      <c r="D143" s="6"/>
+      <c r="E143" s="6"/>
+      <c r="F143" s="6"/>
+      <c r="G143" s="6"/>
+      <c r="H143" s="6"/>
+      <c r="I143" s="6"/>
+      <c r="J143" s="6"/>
+      <c r="K143" s="6"/>
+      <c r="L143" s="6"/>
+      <c r="M143" s="6"/>
+      <c r="N143" s="6"/>
+      <c r="O143" s="6"/>
+      <c r="P143" s="6"/>
+      <c r="Q143" s="6"/>
+      <c r="R143" s="6"/>
+      <c r="S143" s="6"/>
+      <c r="T143" s="6"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="6"/>
+      <c r="B144" s="83"/>
+      <c r="C144" s="103"/>
+      <c r="D144" s="6"/>
+      <c r="E144" s="6"/>
+      <c r="F144" s="6"/>
+      <c r="G144" s="6"/>
+      <c r="H144" s="6"/>
+      <c r="I144" s="6"/>
+      <c r="J144" s="6"/>
+      <c r="K144" s="6"/>
+      <c r="L144" s="6"/>
+      <c r="M144" s="6"/>
+      <c r="N144" s="6"/>
+      <c r="O144" s="6"/>
+      <c r="P144" s="6"/>
+      <c r="Q144" s="6"/>
+      <c r="R144" s="6"/>
+      <c r="S144" s="6"/>
+      <c r="T144" s="6"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="6"/>
+      <c r="B145" s="83"/>
+      <c r="C145" s="103"/>
+      <c r="D145" s="6"/>
+      <c r="E145" s="6"/>
+      <c r="F145" s="6"/>
+      <c r="G145" s="6"/>
+      <c r="H145" s="6"/>
+      <c r="I145" s="6"/>
+      <c r="J145" s="6"/>
+      <c r="K145" s="6"/>
+      <c r="L145" s="6"/>
+      <c r="M145" s="6"/>
+      <c r="N145" s="6"/>
+      <c r="O145" s="6"/>
+      <c r="P145" s="6"/>
+      <c r="Q145" s="6"/>
+      <c r="R145" s="6"/>
+      <c r="S145" s="6"/>
+      <c r="T145" s="6"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="6"/>
+      <c r="B146" s="83"/>
+      <c r="C146" s="103"/>
+      <c r="D146" s="6"/>
+      <c r="E146" s="6"/>
+      <c r="F146" s="6"/>
+      <c r="G146" s="6"/>
+      <c r="H146" s="6"/>
+      <c r="I146" s="6"/>
+      <c r="J146" s="6"/>
+      <c r="K146" s="6"/>
+      <c r="L146" s="6"/>
+      <c r="M146" s="6"/>
+      <c r="N146" s="6"/>
+      <c r="O146" s="6"/>
+      <c r="P146" s="6"/>
+      <c r="Q146" s="6"/>
+      <c r="R146" s="6"/>
+      <c r="S146" s="6"/>
+      <c r="T146" s="6"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="6"/>
+      <c r="B147" s="83"/>
+      <c r="C147" s="103"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="6"/>
+      <c r="G147" s="6"/>
+      <c r="H147" s="6"/>
+      <c r="I147" s="6"/>
+      <c r="J147" s="6"/>
+      <c r="K147" s="6"/>
+      <c r="L147" s="6"/>
+      <c r="M147" s="6"/>
+      <c r="N147" s="6"/>
+      <c r="O147" s="6"/>
+      <c r="P147" s="6"/>
+      <c r="Q147" s="6"/>
+      <c r="R147" s="6"/>
+      <c r="S147" s="6"/>
+      <c r="T147" s="6"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="6"/>
+      <c r="B148" s="83"/>
+      <c r="C148" s="103"/>
+      <c r="D148" s="6"/>
+      <c r="E148" s="6"/>
+      <c r="F148" s="6"/>
+      <c r="G148" s="6"/>
+      <c r="H148" s="6"/>
+      <c r="I148" s="6"/>
+      <c r="J148" s="6"/>
+      <c r="K148" s="6"/>
+      <c r="L148" s="6"/>
+      <c r="M148" s="6"/>
+      <c r="N148" s="6"/>
+      <c r="O148" s="6"/>
+      <c r="P148" s="6"/>
+      <c r="Q148" s="6"/>
+      <c r="R148" s="6"/>
+      <c r="S148" s="6"/>
+      <c r="T148" s="6"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="6"/>
+      <c r="B149" s="83"/>
+      <c r="C149" s="103"/>
+      <c r="D149" s="6"/>
+      <c r="E149" s="6"/>
+      <c r="F149" s="6"/>
+      <c r="G149" s="6"/>
+      <c r="H149" s="6"/>
+      <c r="I149" s="6"/>
+      <c r="J149" s="6"/>
+      <c r="K149" s="6"/>
+      <c r="L149" s="6"/>
+      <c r="M149" s="6"/>
+      <c r="N149" s="6"/>
+      <c r="O149" s="6"/>
+      <c r="P149" s="6"/>
+      <c r="Q149" s="6"/>
+      <c r="R149" s="6"/>
+      <c r="S149" s="6"/>
+      <c r="T149" s="6"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="6"/>
+      <c r="B150" s="83"/>
+      <c r="C150" s="103"/>
+      <c r="D150" s="6"/>
+      <c r="E150" s="6"/>
+      <c r="F150" s="6"/>
+      <c r="G150" s="6"/>
+      <c r="H150" s="6"/>
+      <c r="I150" s="6"/>
+      <c r="J150" s="6"/>
+      <c r="K150" s="6"/>
+      <c r="L150" s="6"/>
+      <c r="M150" s="6"/>
+      <c r="N150" s="6"/>
+      <c r="O150" s="6"/>
+      <c r="P150" s="6"/>
+      <c r="Q150" s="6"/>
+      <c r="R150" s="6"/>
+      <c r="S150" s="6"/>
+      <c r="T150" s="6"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="6"/>
+      <c r="B151" s="83"/>
+      <c r="C151" s="103"/>
+      <c r="D151" s="6"/>
+      <c r="E151" s="6"/>
+      <c r="F151" s="6"/>
+      <c r="G151" s="6"/>
+      <c r="H151" s="6"/>
+      <c r="I151" s="6"/>
+      <c r="J151" s="6"/>
+      <c r="K151" s="6"/>
+      <c r="L151" s="6"/>
+      <c r="M151" s="6"/>
+      <c r="N151" s="6"/>
+      <c r="O151" s="6"/>
+      <c r="P151" s="6"/>
+      <c r="Q151" s="6"/>
+      <c r="R151" s="6"/>
+      <c r="S151" s="6"/>
+      <c r="T151" s="6"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="6"/>
+      <c r="B152" s="83"/>
+      <c r="C152" s="103"/>
+      <c r="D152" s="6"/>
+      <c r="E152" s="6"/>
+      <c r="F152" s="6"/>
+      <c r="G152" s="6"/>
+      <c r="H152" s="6"/>
+      <c r="I152" s="6"/>
+      <c r="J152" s="6"/>
+      <c r="K152" s="6"/>
+      <c r="L152" s="6"/>
+      <c r="M152" s="6"/>
+      <c r="N152" s="6"/>
+      <c r="O152" s="6"/>
+      <c r="P152" s="6"/>
+      <c r="Q152" s="6"/>
+      <c r="R152" s="6"/>
+      <c r="S152" s="6"/>
+      <c r="T152" s="6"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="6"/>
+      <c r="B153" s="83"/>
+      <c r="C153" s="103"/>
+      <c r="D153" s="6"/>
+      <c r="E153" s="6"/>
+      <c r="F153" s="6"/>
+      <c r="G153" s="6"/>
+      <c r="H153" s="6"/>
+      <c r="I153" s="6"/>
+      <c r="J153" s="6"/>
+      <c r="K153" s="6"/>
+      <c r="L153" s="6"/>
+      <c r="M153" s="6"/>
+      <c r="N153" s="6"/>
+      <c r="O153" s="6"/>
+      <c r="P153" s="6"/>
+      <c r="Q153" s="6"/>
+      <c r="R153" s="6"/>
+      <c r="S153" s="6"/>
+      <c r="T153" s="6"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="6"/>
+      <c r="B154" s="83"/>
+      <c r="C154" s="103"/>
+      <c r="D154" s="6"/>
+      <c r="E154" s="6"/>
+      <c r="F154" s="6"/>
+      <c r="G154" s="6"/>
+      <c r="H154" s="6"/>
+      <c r="I154" s="6"/>
+      <c r="J154" s="6"/>
+      <c r="K154" s="6"/>
+      <c r="L154" s="6"/>
+      <c r="M154" s="6"/>
+      <c r="N154" s="6"/>
+      <c r="O154" s="6"/>
+      <c r="P154" s="6"/>
+      <c r="Q154" s="6"/>
+      <c r="R154" s="6"/>
+      <c r="S154" s="6"/>
+      <c r="T154" s="6"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="6"/>
+      <c r="B155" s="83"/>
+      <c r="C155" s="103"/>
+      <c r="D155" s="6"/>
+      <c r="E155" s="6"/>
+      <c r="F155" s="6"/>
+      <c r="G155" s="6"/>
+      <c r="H155" s="6"/>
+      <c r="I155" s="6"/>
+      <c r="J155" s="6"/>
+      <c r="K155" s="6"/>
+      <c r="L155" s="6"/>
+      <c r="M155" s="6"/>
+      <c r="N155" s="6"/>
+      <c r="O155" s="6"/>
+      <c r="P155" s="6"/>
+      <c r="Q155" s="6"/>
+      <c r="R155" s="6"/>
+      <c r="S155" s="6"/>
+      <c r="T155" s="6"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="6"/>
+      <c r="B156" s="83"/>
+      <c r="C156" s="103"/>
+      <c r="D156" s="6"/>
+      <c r="E156" s="6"/>
+      <c r="F156" s="6"/>
+      <c r="G156" s="6"/>
+      <c r="H156" s="6"/>
+      <c r="I156" s="6"/>
+      <c r="J156" s="6"/>
+      <c r="K156" s="6"/>
+      <c r="L156" s="6"/>
+      <c r="M156" s="6"/>
+      <c r="N156" s="6"/>
+      <c r="O156" s="6"/>
+      <c r="P156" s="6"/>
+      <c r="Q156" s="6"/>
+      <c r="R156" s="6"/>
+      <c r="S156" s="6"/>
+      <c r="T156" s="6"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="6"/>
+      <c r="B157" s="83"/>
+      <c r="C157" s="103"/>
+      <c r="D157" s="6"/>
+      <c r="E157" s="6"/>
+      <c r="F157" s="6"/>
+      <c r="G157" s="6"/>
+      <c r="H157" s="6"/>
+      <c r="I157" s="6"/>
+      <c r="J157" s="6"/>
+      <c r="K157" s="6"/>
+      <c r="L157" s="6"/>
+      <c r="M157" s="6"/>
+      <c r="N157" s="6"/>
+      <c r="O157" s="6"/>
+      <c r="P157" s="6"/>
+      <c r="Q157" s="6"/>
+      <c r="R157" s="6"/>
+      <c r="S157" s="6"/>
+      <c r="T157" s="6"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="6"/>
+      <c r="B158" s="83"/>
+      <c r="C158" s="103"/>
+      <c r="D158" s="6"/>
+      <c r="E158" s="6"/>
+      <c r="F158" s="6"/>
+      <c r="G158" s="6"/>
+      <c r="H158" s="6"/>
+      <c r="I158" s="6"/>
+      <c r="J158" s="6"/>
+      <c r="K158" s="6"/>
+      <c r="L158" s="6"/>
+      <c r="M158" s="6"/>
+      <c r="N158" s="6"/>
+      <c r="O158" s="6"/>
+      <c r="P158" s="6"/>
+      <c r="Q158" s="6"/>
+      <c r="R158" s="6"/>
+      <c r="S158" s="6"/>
+      <c r="T158" s="6"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="6"/>
+      <c r="B159" s="83"/>
+      <c r="C159" s="103"/>
+      <c r="D159" s="6"/>
+      <c r="E159" s="6"/>
+      <c r="F159" s="6"/>
+      <c r="G159" s="6"/>
+      <c r="H159" s="6"/>
+      <c r="I159" s="6"/>
+      <c r="J159" s="6"/>
+      <c r="K159" s="6"/>
+      <c r="L159" s="6"/>
+      <c r="M159" s="6"/>
+      <c r="N159" s="6"/>
+      <c r="O159" s="6"/>
+      <c r="P159" s="6"/>
+      <c r="Q159" s="6"/>
+      <c r="R159" s="6"/>
+      <c r="S159" s="6"/>
+      <c r="T159" s="6"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="6"/>
+      <c r="B160" s="83"/>
+      <c r="C160" s="103"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="6"/>
+      <c r="G160" s="6"/>
+      <c r="H160" s="6"/>
+      <c r="I160" s="6"/>
+      <c r="J160" s="6"/>
+      <c r="K160" s="6"/>
+      <c r="L160" s="6"/>
+      <c r="M160" s="6"/>
+      <c r="N160" s="6"/>
+      <c r="O160" s="6"/>
+      <c r="P160" s="6"/>
+      <c r="Q160" s="6"/>
+      <c r="R160" s="6"/>
+      <c r="S160" s="6"/>
+      <c r="T160" s="6"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="6"/>
+      <c r="B161" s="83"/>
+      <c r="C161" s="103"/>
+      <c r="D161" s="6"/>
+      <c r="E161" s="6"/>
+      <c r="F161" s="6"/>
+      <c r="G161" s="6"/>
+      <c r="H161" s="6"/>
+      <c r="I161" s="6"/>
+      <c r="J161" s="6"/>
+      <c r="K161" s="6"/>
+      <c r="L161" s="6"/>
+      <c r="M161" s="6"/>
+      <c r="N161" s="6"/>
+      <c r="O161" s="6"/>
+      <c r="P161" s="6"/>
+      <c r="Q161" s="6"/>
+      <c r="R161" s="6"/>
+      <c r="S161" s="6"/>
+      <c r="T161" s="6"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="6"/>
+      <c r="B162" s="83"/>
+      <c r="C162" s="103"/>
+      <c r="D162" s="6"/>
+      <c r="E162" s="6"/>
+      <c r="F162" s="6"/>
+      <c r="G162" s="6"/>
+      <c r="H162" s="6"/>
+      <c r="I162" s="6"/>
+      <c r="J162" s="6"/>
+      <c r="K162" s="6"/>
+      <c r="L162" s="6"/>
+      <c r="M162" s="6"/>
+      <c r="N162" s="6"/>
+      <c r="O162" s="6"/>
+      <c r="P162" s="6"/>
+      <c r="Q162" s="6"/>
+      <c r="R162" s="6"/>
+      <c r="S162" s="6"/>
+      <c r="T162" s="6"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="6"/>
+      <c r="B163" s="83"/>
+      <c r="C163" s="103"/>
+      <c r="D163" s="6"/>
+      <c r="E163" s="6"/>
+      <c r="F163" s="6"/>
+      <c r="G163" s="6"/>
+      <c r="H163" s="6"/>
+      <c r="I163" s="6"/>
+      <c r="J163" s="6"/>
+      <c r="K163" s="6"/>
+      <c r="L163" s="6"/>
+      <c r="M163" s="6"/>
+      <c r="N163" s="6"/>
+      <c r="O163" s="6"/>
+      <c r="P163" s="6"/>
+      <c r="Q163" s="6"/>
+      <c r="R163" s="6"/>
+      <c r="S163" s="6"/>
+      <c r="T163" s="6"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="6"/>
+      <c r="B164" s="83"/>
+      <c r="C164" s="103"/>
+      <c r="D164" s="6"/>
+      <c r="E164" s="6"/>
+      <c r="F164" s="6"/>
+      <c r="G164" s="6"/>
+      <c r="H164" s="6"/>
+      <c r="I164" s="6"/>
+      <c r="J164" s="6"/>
+      <c r="K164" s="6"/>
+      <c r="L164" s="6"/>
+      <c r="M164" s="6"/>
+      <c r="N164" s="6"/>
+      <c r="O164" s="6"/>
+      <c r="P164" s="6"/>
+      <c r="Q164" s="6"/>
+      <c r="R164" s="6"/>
+      <c r="S164" s="6"/>
+      <c r="T164" s="6"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="6"/>
+      <c r="B165" s="83"/>
+      <c r="C165" s="103"/>
+      <c r="D165" s="6"/>
+      <c r="E165" s="6"/>
+      <c r="F165" s="6"/>
+      <c r="G165" s="6"/>
+      <c r="H165" s="6"/>
+      <c r="I165" s="6"/>
+      <c r="J165" s="6"/>
+      <c r="K165" s="6"/>
+      <c r="L165" s="6"/>
+      <c r="M165" s="6"/>
+      <c r="N165" s="6"/>
+      <c r="O165" s="6"/>
+      <c r="P165" s="6"/>
+      <c r="Q165" s="6"/>
+      <c r="R165" s="6"/>
+      <c r="S165" s="6"/>
+      <c r="T165" s="6"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="6"/>
+      <c r="B166" s="83"/>
+      <c r="C166" s="103"/>
+      <c r="D166" s="6"/>
+      <c r="E166" s="6"/>
+      <c r="F166" s="6"/>
+      <c r="G166" s="6"/>
+      <c r="H166" s="6"/>
+      <c r="I166" s="6"/>
+      <c r="J166" s="6"/>
+      <c r="K166" s="6"/>
+      <c r="L166" s="6"/>
+      <c r="M166" s="6"/>
+      <c r="N166" s="6"/>
+      <c r="O166" s="6"/>
+      <c r="P166" s="6"/>
+      <c r="Q166" s="6"/>
+      <c r="R166" s="6"/>
+      <c r="S166" s="6"/>
+      <c r="T166" s="6"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="6"/>
+      <c r="B167" s="83"/>
+      <c r="C167" s="103"/>
+      <c r="D167" s="6"/>
+      <c r="E167" s="6"/>
+      <c r="F167" s="6"/>
+      <c r="G167" s="6"/>
+      <c r="H167" s="6"/>
+      <c r="I167" s="6"/>
+      <c r="J167" s="6"/>
+      <c r="K167" s="6"/>
+      <c r="L167" s="6"/>
+      <c r="M167" s="6"/>
+      <c r="N167" s="6"/>
+      <c r="O167" s="6"/>
+      <c r="P167" s="6"/>
+      <c r="Q167" s="6"/>
+      <c r="R167" s="6"/>
+      <c r="S167" s="6"/>
+      <c r="T167" s="6"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="6"/>
+      <c r="B168" s="83"/>
+      <c r="C168" s="103"/>
+      <c r="D168" s="6"/>
+      <c r="E168" s="6"/>
+      <c r="F168" s="6"/>
+      <c r="G168" s="6"/>
+      <c r="H168" s="6"/>
+      <c r="I168" s="6"/>
+      <c r="J168" s="6"/>
+      <c r="K168" s="6"/>
+      <c r="L168" s="6"/>
+      <c r="M168" s="6"/>
+      <c r="N168" s="6"/>
+      <c r="O168" s="6"/>
+      <c r="P168" s="6"/>
+      <c r="Q168" s="6"/>
+      <c r="R168" s="6"/>
+      <c r="S168" s="6"/>
+      <c r="T168" s="6"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="6"/>
+      <c r="B169" s="83"/>
+      <c r="C169" s="103"/>
+      <c r="D169" s="6"/>
+      <c r="E169" s="6"/>
+      <c r="F169" s="6"/>
+      <c r="G169" s="6"/>
+      <c r="H169" s="6"/>
+      <c r="I169" s="6"/>
+      <c r="J169" s="6"/>
+      <c r="K169" s="6"/>
+      <c r="L169" s="6"/>
+      <c r="M169" s="6"/>
+      <c r="N169" s="6"/>
+      <c r="O169" s="6"/>
+      <c r="P169" s="6"/>
+      <c r="Q169" s="6"/>
+      <c r="R169" s="6"/>
+      <c r="S169" s="6"/>
+      <c r="T169" s="6"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="6"/>
+      <c r="B170" s="83"/>
+      <c r="C170" s="103"/>
+      <c r="D170" s="6"/>
+      <c r="E170" s="6"/>
+      <c r="F170" s="6"/>
+      <c r="G170" s="6"/>
+      <c r="H170" s="6"/>
+      <c r="I170" s="6"/>
+      <c r="J170" s="6"/>
+      <c r="K170" s="6"/>
+      <c r="L170" s="6"/>
+      <c r="M170" s="6"/>
+      <c r="N170" s="6"/>
+      <c r="O170" s="6"/>
+      <c r="P170" s="6"/>
+      <c r="Q170" s="6"/>
+      <c r="R170" s="6"/>
+      <c r="S170" s="6"/>
+      <c r="T170" s="6"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="6"/>
+      <c r="B171" s="83"/>
+      <c r="C171" s="103"/>
+      <c r="D171" s="6"/>
+      <c r="E171" s="6"/>
+      <c r="F171" s="6"/>
+      <c r="G171" s="6"/>
+      <c r="H171" s="6"/>
+      <c r="I171" s="6"/>
+      <c r="J171" s="6"/>
+      <c r="K171" s="6"/>
+      <c r="L171" s="6"/>
+      <c r="M171" s="6"/>
+      <c r="N171" s="6"/>
+      <c r="O171" s="6"/>
+      <c r="P171" s="6"/>
+      <c r="Q171" s="6"/>
+      <c r="R171" s="6"/>
+      <c r="S171" s="6"/>
+      <c r="T171" s="6"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="6"/>
+      <c r="B172" s="83"/>
+      <c r="C172" s="103"/>
+      <c r="D172" s="6"/>
+      <c r="E172" s="6"/>
+      <c r="F172" s="6"/>
+      <c r="G172" s="6"/>
+      <c r="H172" s="6"/>
+      <c r="I172" s="6"/>
+      <c r="J172" s="6"/>
+      <c r="K172" s="6"/>
+      <c r="L172" s="6"/>
+      <c r="M172" s="6"/>
+      <c r="N172" s="6"/>
+      <c r="O172" s="6"/>
+      <c r="P172" s="6"/>
+      <c r="Q172" s="6"/>
+      <c r="R172" s="6"/>
+      <c r="S172" s="6"/>
+      <c r="T172" s="6"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="6"/>
+      <c r="B173" s="83"/>
+      <c r="C173" s="103"/>
+      <c r="D173" s="6"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="6"/>
+      <c r="G173" s="6"/>
+      <c r="H173" s="6"/>
+      <c r="I173" s="6"/>
+      <c r="J173" s="6"/>
+      <c r="K173" s="6"/>
+      <c r="L173" s="6"/>
+      <c r="M173" s="6"/>
+      <c r="N173" s="6"/>
+      <c r="O173" s="6"/>
+      <c r="P173" s="6"/>
+      <c r="Q173" s="6"/>
+      <c r="R173" s="6"/>
+      <c r="S173" s="6"/>
+      <c r="T173" s="6"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="6"/>
+      <c r="B174" s="83"/>
+      <c r="C174" s="103"/>
+      <c r="D174" s="6"/>
+      <c r="E174" s="6"/>
+      <c r="F174" s="6"/>
+      <c r="G174" s="6"/>
+      <c r="H174" s="6"/>
+      <c r="I174" s="6"/>
+      <c r="J174" s="6"/>
+      <c r="K174" s="6"/>
+      <c r="L174" s="6"/>
+      <c r="M174" s="6"/>
+      <c r="N174" s="6"/>
+      <c r="O174" s="6"/>
+      <c r="P174" s="6"/>
+      <c r="Q174" s="6"/>
+      <c r="R174" s="6"/>
+      <c r="S174" s="6"/>
+      <c r="T174" s="6"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="6"/>
+      <c r="B175" s="83"/>
+      <c r="C175" s="103"/>
+      <c r="D175" s="6"/>
+      <c r="E175" s="6"/>
+      <c r="F175" s="6"/>
+      <c r="G175" s="6"/>
+      <c r="H175" s="6"/>
+      <c r="I175" s="6"/>
+      <c r="J175" s="6"/>
+      <c r="K175" s="6"/>
+      <c r="L175" s="6"/>
+      <c r="M175" s="6"/>
+      <c r="N175" s="6"/>
+      <c r="O175" s="6"/>
+      <c r="P175" s="6"/>
+      <c r="Q175" s="6"/>
+      <c r="R175" s="6"/>
+      <c r="S175" s="6"/>
+      <c r="T175" s="6"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="6"/>
+      <c r="B176" s="83"/>
+      <c r="C176" s="103"/>
+      <c r="D176" s="6"/>
+      <c r="E176" s="6"/>
+      <c r="F176" s="6"/>
+      <c r="G176" s="6"/>
+      <c r="H176" s="6"/>
+      <c r="I176" s="6"/>
+      <c r="J176" s="6"/>
+      <c r="K176" s="6"/>
+      <c r="L176" s="6"/>
+      <c r="M176" s="6"/>
+      <c r="N176" s="6"/>
+      <c r="O176" s="6"/>
+      <c r="P176" s="6"/>
+      <c r="Q176" s="6"/>
+      <c r="R176" s="6"/>
+      <c r="S176" s="6"/>
+      <c r="T176" s="6"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="6"/>
+      <c r="B177" s="83"/>
+      <c r="C177" s="103"/>
+      <c r="D177" s="6"/>
+      <c r="E177" s="6"/>
+      <c r="F177" s="6"/>
+      <c r="G177" s="6"/>
+      <c r="H177" s="6"/>
+      <c r="I177" s="6"/>
+      <c r="J177" s="6"/>
+      <c r="K177" s="6"/>
+      <c r="L177" s="6"/>
+      <c r="M177" s="6"/>
+      <c r="N177" s="6"/>
+      <c r="O177" s="6"/>
+      <c r="P177" s="6"/>
+      <c r="Q177" s="6"/>
+      <c r="R177" s="6"/>
+      <c r="S177" s="6"/>
+      <c r="T177" s="6"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="6"/>
+      <c r="B178" s="83"/>
+      <c r="C178" s="103"/>
+      <c r="D178" s="6"/>
+      <c r="E178" s="6"/>
+      <c r="F178" s="6"/>
+      <c r="G178" s="6"/>
+      <c r="H178" s="6"/>
+      <c r="I178" s="6"/>
+      <c r="J178" s="6"/>
+      <c r="K178" s="6"/>
+      <c r="L178" s="6"/>
+      <c r="M178" s="6"/>
+      <c r="N178" s="6"/>
+      <c r="O178" s="6"/>
+      <c r="P178" s="6"/>
+      <c r="Q178" s="6"/>
+      <c r="R178" s="6"/>
+      <c r="S178" s="6"/>
+      <c r="T178" s="6"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="6"/>
+      <c r="B179" s="83"/>
+      <c r="C179" s="103"/>
+      <c r="D179" s="6"/>
+      <c r="E179" s="6"/>
+      <c r="F179" s="6"/>
+      <c r="G179" s="6"/>
+      <c r="H179" s="6"/>
+      <c r="I179" s="6"/>
+      <c r="J179" s="6"/>
+      <c r="K179" s="6"/>
+      <c r="L179" s="6"/>
+      <c r="M179" s="6"/>
+      <c r="N179" s="6"/>
+      <c r="O179" s="6"/>
+      <c r="P179" s="6"/>
+      <c r="Q179" s="6"/>
+      <c r="R179" s="6"/>
+      <c r="S179" s="6"/>
+      <c r="T179" s="6"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="6"/>
+      <c r="B180" s="83"/>
+      <c r="C180" s="103"/>
+      <c r="D180" s="6"/>
+      <c r="E180" s="6"/>
+      <c r="F180" s="6"/>
+      <c r="G180" s="6"/>
+      <c r="H180" s="6"/>
+      <c r="I180" s="6"/>
+      <c r="J180" s="6"/>
+      <c r="K180" s="6"/>
+      <c r="L180" s="6"/>
+      <c r="M180" s="6"/>
+      <c r="N180" s="6"/>
+      <c r="O180" s="6"/>
+      <c r="P180" s="6"/>
+      <c r="Q180" s="6"/>
+      <c r="R180" s="6"/>
+      <c r="S180" s="6"/>
+      <c r="T180" s="6"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="6"/>
+      <c r="B181" s="83"/>
+      <c r="C181" s="103"/>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="6"/>
+      <c r="G181" s="6"/>
+      <c r="H181" s="6"/>
+      <c r="I181" s="6"/>
+      <c r="J181" s="6"/>
+      <c r="K181" s="6"/>
+      <c r="L181" s="6"/>
+      <c r="M181" s="6"/>
+      <c r="N181" s="6"/>
+      <c r="O181" s="6"/>
+      <c r="P181" s="6"/>
+      <c r="Q181" s="6"/>
+      <c r="R181" s="6"/>
+      <c r="S181" s="6"/>
+      <c r="T181" s="6"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="6"/>
+      <c r="B182" s="83"/>
+      <c r="C182" s="103"/>
+      <c r="D182" s="6"/>
+      <c r="E182" s="6"/>
+      <c r="F182" s="6"/>
+      <c r="G182" s="6"/>
+      <c r="H182" s="6"/>
+      <c r="I182" s="6"/>
+      <c r="J182" s="6"/>
+      <c r="K182" s="6"/>
+      <c r="L182" s="6"/>
+      <c r="M182" s="6"/>
+      <c r="N182" s="6"/>
+      <c r="O182" s="6"/>
+      <c r="P182" s="6"/>
+      <c r="Q182" s="6"/>
+      <c r="R182" s="6"/>
+      <c r="S182" s="6"/>
+      <c r="T182" s="6"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="6"/>
+      <c r="B183" s="83"/>
+      <c r="C183" s="103"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6"/>
+      <c r="G183" s="6"/>
+      <c r="H183" s="6"/>
+      <c r="I183" s="6"/>
+      <c r="J183" s="6"/>
+      <c r="K183" s="6"/>
+      <c r="L183" s="6"/>
+      <c r="M183" s="6"/>
+      <c r="N183" s="6"/>
+      <c r="O183" s="6"/>
+      <c r="P183" s="6"/>
+      <c r="Q183" s="6"/>
+      <c r="R183" s="6"/>
+      <c r="S183" s="6"/>
+      <c r="T183" s="6"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="6"/>
+      <c r="B184" s="83"/>
+      <c r="C184" s="103"/>
+      <c r="D184" s="6"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6"/>
+      <c r="G184" s="6"/>
+      <c r="H184" s="6"/>
+      <c r="I184" s="6"/>
+      <c r="J184" s="6"/>
+      <c r="K184" s="6"/>
+      <c r="L184" s="6"/>
+      <c r="M184" s="6"/>
+      <c r="N184" s="6"/>
+      <c r="O184" s="6"/>
+      <c r="P184" s="6"/>
+      <c r="Q184" s="6"/>
+      <c r="R184" s="6"/>
+      <c r="S184" s="6"/>
+      <c r="T184" s="6"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="6"/>
+      <c r="B185" s="83"/>
+      <c r="C185" s="103"/>
+      <c r="D185" s="6"/>
+      <c r="E185" s="6"/>
+      <c r="F185" s="6"/>
+      <c r="G185" s="6"/>
+      <c r="H185" s="6"/>
+      <c r="I185" s="6"/>
+      <c r="J185" s="6"/>
+      <c r="K185" s="6"/>
+      <c r="L185" s="6"/>
+      <c r="M185" s="6"/>
+      <c r="N185" s="6"/>
+      <c r="O185" s="6"/>
+      <c r="P185" s="6"/>
+      <c r="Q185" s="6"/>
+      <c r="R185" s="6"/>
+      <c r="S185" s="6"/>
+      <c r="T185" s="6"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="6"/>
+      <c r="B186" s="83"/>
+      <c r="C186" s="103"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="G186" s="6"/>
+      <c r="H186" s="6"/>
+      <c r="I186" s="6"/>
+      <c r="J186" s="6"/>
+      <c r="K186" s="6"/>
+      <c r="L186" s="6"/>
+      <c r="M186" s="6"/>
+      <c r="N186" s="6"/>
+      <c r="O186" s="6"/>
+      <c r="P186" s="6"/>
+      <c r="Q186" s="6"/>
+      <c r="R186" s="6"/>
+      <c r="S186" s="6"/>
+      <c r="T186" s="6"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="6"/>
+      <c r="B187" s="83"/>
+      <c r="C187" s="103"/>
+      <c r="D187" s="6"/>
+      <c r="E187" s="6"/>
+      <c r="F187" s="6"/>
+      <c r="G187" s="6"/>
+      <c r="H187" s="6"/>
+      <c r="I187" s="6"/>
+      <c r="J187" s="6"/>
+      <c r="K187" s="6"/>
+      <c r="L187" s="6"/>
+      <c r="M187" s="6"/>
+      <c r="N187" s="6"/>
+      <c r="O187" s="6"/>
+      <c r="P187" s="6"/>
+      <c r="Q187" s="6"/>
+      <c r="R187" s="6"/>
+      <c r="S187" s="6"/>
+      <c r="T187" s="6"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="6"/>
+      <c r="B188" s="83"/>
+      <c r="C188" s="103"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="6"/>
+      <c r="G188" s="6"/>
+      <c r="H188" s="6"/>
+      <c r="I188" s="6"/>
+      <c r="J188" s="6"/>
+      <c r="K188" s="6"/>
+      <c r="L188" s="6"/>
+      <c r="M188" s="6"/>
+      <c r="N188" s="6"/>
+      <c r="O188" s="6"/>
+      <c r="P188" s="6"/>
+      <c r="Q188" s="6"/>
+      <c r="R188" s="6"/>
+      <c r="S188" s="6"/>
+      <c r="T188" s="6"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="6"/>
+      <c r="B189" s="83"/>
+      <c r="C189" s="103"/>
+      <c r="D189" s="6"/>
+      <c r="E189" s="6"/>
+      <c r="F189" s="6"/>
+      <c r="G189" s="6"/>
+      <c r="H189" s="6"/>
+      <c r="I189" s="6"/>
+      <c r="J189" s="6"/>
+      <c r="K189" s="6"/>
+      <c r="L189" s="6"/>
+      <c r="M189" s="6"/>
+      <c r="N189" s="6"/>
+      <c r="O189" s="6"/>
+      <c r="P189" s="6"/>
+      <c r="Q189" s="6"/>
+      <c r="R189" s="6"/>
+      <c r="S189" s="6"/>
+      <c r="T189" s="6"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="6"/>
+      <c r="B190" s="83"/>
+      <c r="C190" s="103"/>
+      <c r="D190" s="6"/>
+      <c r="E190" s="6"/>
+      <c r="F190" s="6"/>
+      <c r="G190" s="6"/>
+      <c r="H190" s="6"/>
+      <c r="I190" s="6"/>
+      <c r="J190" s="6"/>
+      <c r="K190" s="6"/>
+      <c r="L190" s="6"/>
+      <c r="M190" s="6"/>
+      <c r="N190" s="6"/>
+      <c r="O190" s="6"/>
+      <c r="P190" s="6"/>
+      <c r="Q190" s="6"/>
+      <c r="R190" s="6"/>
+      <c r="S190" s="6"/>
+      <c r="T190" s="6"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="6"/>
+      <c r="B191" s="83"/>
+      <c r="C191" s="103"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="6"/>
+      <c r="F191" s="6"/>
+      <c r="G191" s="6"/>
+      <c r="H191" s="6"/>
+      <c r="I191" s="6"/>
+      <c r="J191" s="6"/>
+      <c r="K191" s="6"/>
+      <c r="L191" s="6"/>
+      <c r="M191" s="6"/>
+      <c r="N191" s="6"/>
+      <c r="O191" s="6"/>
+      <c r="P191" s="6"/>
+      <c r="Q191" s="6"/>
+      <c r="R191" s="6"/>
+      <c r="S191" s="6"/>
+      <c r="T191" s="6"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="6"/>
+      <c r="B192" s="83"/>
+      <c r="C192" s="103"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="6"/>
+      <c r="G192" s="6"/>
+      <c r="H192" s="6"/>
+      <c r="I192" s="6"/>
+      <c r="J192" s="6"/>
+      <c r="K192" s="6"/>
+      <c r="L192" s="6"/>
+      <c r="M192" s="6"/>
+      <c r="N192" s="6"/>
+      <c r="O192" s="6"/>
+      <c r="P192" s="6"/>
+      <c r="Q192" s="6"/>
+      <c r="R192" s="6"/>
+      <c r="S192" s="6"/>
+      <c r="T192" s="6"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="6"/>
+      <c r="B193" s="83"/>
+      <c r="C193" s="103"/>
+      <c r="D193" s="6"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="6"/>
+      <c r="G193" s="6"/>
+      <c r="H193" s="6"/>
+      <c r="I193" s="6"/>
+      <c r="J193" s="6"/>
+      <c r="K193" s="6"/>
+      <c r="L193" s="6"/>
+      <c r="M193" s="6"/>
+      <c r="N193" s="6"/>
+      <c r="O193" s="6"/>
+      <c r="P193" s="6"/>
+      <c r="Q193" s="6"/>
+      <c r="R193" s="6"/>
+      <c r="S193" s="6"/>
+      <c r="T193" s="6"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="6"/>
+      <c r="B194" s="83"/>
+      <c r="C194" s="103"/>
+      <c r="D194" s="6"/>
+      <c r="E194" s="6"/>
+      <c r="F194" s="6"/>
+      <c r="G194" s="6"/>
+      <c r="H194" s="6"/>
+      <c r="I194" s="6"/>
+      <c r="J194" s="6"/>
+      <c r="K194" s="6"/>
+      <c r="L194" s="6"/>
+      <c r="M194" s="6"/>
+      <c r="N194" s="6"/>
+      <c r="O194" s="6"/>
+      <c r="P194" s="6"/>
+      <c r="Q194" s="6"/>
+      <c r="R194" s="6"/>
+      <c r="S194" s="6"/>
+      <c r="T194" s="6"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="6"/>
+      <c r="B195" s="83"/>
+      <c r="C195" s="103"/>
+      <c r="D195" s="6"/>
+      <c r="E195" s="6"/>
+      <c r="F195" s="6"/>
+      <c r="G195" s="6"/>
+      <c r="H195" s="6"/>
+      <c r="I195" s="6"/>
+      <c r="J195" s="6"/>
+      <c r="K195" s="6"/>
+      <c r="L195" s="6"/>
+      <c r="M195" s="6"/>
+      <c r="N195" s="6"/>
+      <c r="O195" s="6"/>
+      <c r="P195" s="6"/>
+      <c r="Q195" s="6"/>
+      <c r="R195" s="6"/>
+      <c r="S195" s="6"/>
+      <c r="T195" s="6"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="6"/>
+      <c r="B196" s="83"/>
+      <c r="C196" s="103"/>
+      <c r="D196" s="6"/>
+      <c r="E196" s="6"/>
+      <c r="F196" s="6"/>
+      <c r="G196" s="6"/>
+      <c r="H196" s="6"/>
+      <c r="I196" s="6"/>
+      <c r="J196" s="6"/>
+      <c r="K196" s="6"/>
+      <c r="L196" s="6"/>
+      <c r="M196" s="6"/>
+      <c r="N196" s="6"/>
+      <c r="O196" s="6"/>
+      <c r="P196" s="6"/>
+      <c r="Q196" s="6"/>
+      <c r="R196" s="6"/>
+      <c r="S196" s="6"/>
+      <c r="T196" s="6"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="6"/>
+      <c r="B197" s="83"/>
+      <c r="C197" s="103"/>
+      <c r="D197" s="6"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="6"/>
+      <c r="G197" s="6"/>
+      <c r="H197" s="6"/>
+      <c r="I197" s="6"/>
+      <c r="J197" s="6"/>
+      <c r="K197" s="6"/>
+      <c r="L197" s="6"/>
+      <c r="M197" s="6"/>
+      <c r="N197" s="6"/>
+      <c r="O197" s="6"/>
+      <c r="P197" s="6"/>
+      <c r="Q197" s="6"/>
+      <c r="R197" s="6"/>
+      <c r="S197" s="6"/>
+      <c r="T197" s="6"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="6"/>
+      <c r="B198" s="83"/>
+      <c r="C198" s="103"/>
+      <c r="D198" s="6"/>
+      <c r="E198" s="6"/>
+      <c r="F198" s="6"/>
+      <c r="G198" s="6"/>
+      <c r="H198" s="6"/>
+      <c r="I198" s="6"/>
+      <c r="J198" s="6"/>
+      <c r="K198" s="6"/>
+      <c r="L198" s="6"/>
+      <c r="M198" s="6"/>
+      <c r="N198" s="6"/>
+      <c r="O198" s="6"/>
+      <c r="P198" s="6"/>
+      <c r="Q198" s="6"/>
+      <c r="R198" s="6"/>
+      <c r="S198" s="6"/>
+      <c r="T198" s="6"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="6"/>
+      <c r="B199" s="83"/>
+      <c r="C199" s="103"/>
+      <c r="D199" s="6"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="6"/>
+      <c r="G199" s="6"/>
+      <c r="H199" s="6"/>
+      <c r="I199" s="6"/>
+      <c r="J199" s="6"/>
+      <c r="K199" s="6"/>
+      <c r="L199" s="6"/>
+      <c r="M199" s="6"/>
+      <c r="N199" s="6"/>
+      <c r="O199" s="6"/>
+      <c r="P199" s="6"/>
+      <c r="Q199" s="6"/>
+      <c r="R199" s="6"/>
+      <c r="S199" s="6"/>
+      <c r="T199" s="6"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="6"/>
+      <c r="B200" s="83"/>
+      <c r="C200" s="103"/>
+      <c r="D200" s="6"/>
+      <c r="E200" s="6"/>
+      <c r="F200" s="6"/>
+      <c r="G200" s="6"/>
+      <c r="H200" s="6"/>
+      <c r="I200" s="6"/>
+      <c r="J200" s="6"/>
+      <c r="K200" s="6"/>
+      <c r="L200" s="6"/>
+      <c r="M200" s="6"/>
+      <c r="N200" s="6"/>
+      <c r="O200" s="6"/>
+      <c r="P200" s="6"/>
+      <c r="Q200" s="6"/>
+      <c r="R200" s="6"/>
+      <c r="S200" s="6"/>
+      <c r="T200" s="6"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="6"/>
+      <c r="B201" s="83"/>
+      <c r="C201" s="103"/>
+      <c r="D201" s="6"/>
+      <c r="E201" s="6"/>
+      <c r="F201" s="6"/>
+      <c r="G201" s="6"/>
+      <c r="H201" s="6"/>
+      <c r="I201" s="6"/>
+      <c r="J201" s="6"/>
+      <c r="K201" s="6"/>
+      <c r="L201" s="6"/>
+      <c r="M201" s="6"/>
+      <c r="N201" s="6"/>
+      <c r="O201" s="6"/>
+      <c r="P201" s="6"/>
+      <c r="Q201" s="6"/>
+      <c r="R201" s="6"/>
+      <c r="S201" s="6"/>
+      <c r="T201" s="6"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="6"/>
+      <c r="B202" s="83"/>
+      <c r="C202" s="103"/>
+      <c r="D202" s="6"/>
+      <c r="E202" s="6"/>
+      <c r="F202" s="6"/>
+      <c r="G202" s="6"/>
+      <c r="H202" s="6"/>
+      <c r="I202" s="6"/>
+      <c r="J202" s="6"/>
+      <c r="K202" s="6"/>
+      <c r="L202" s="6"/>
+      <c r="M202" s="6"/>
+      <c r="N202" s="6"/>
+      <c r="O202" s="6"/>
+      <c r="P202" s="6"/>
+      <c r="Q202" s="6"/>
+      <c r="R202" s="6"/>
+      <c r="S202" s="6"/>
+      <c r="T202" s="6"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="6"/>
+      <c r="B203" s="83"/>
+      <c r="C203" s="103"/>
+      <c r="D203" s="6"/>
+      <c r="E203" s="6"/>
+      <c r="F203" s="6"/>
+      <c r="G203" s="6"/>
+      <c r="H203" s="6"/>
+      <c r="I203" s="6"/>
+      <c r="J203" s="6"/>
+      <c r="K203" s="6"/>
+      <c r="L203" s="6"/>
+      <c r="M203" s="6"/>
+      <c r="N203" s="6"/>
+      <c r="O203" s="6"/>
+      <c r="P203" s="6"/>
+      <c r="Q203" s="6"/>
+      <c r="R203" s="6"/>
+      <c r="S203" s="6"/>
+      <c r="T203" s="6"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="6"/>
+      <c r="B204" s="83"/>
+      <c r="C204" s="103"/>
+      <c r="D204" s="6"/>
+      <c r="E204" s="6"/>
+      <c r="F204" s="6"/>
+      <c r="G204" s="6"/>
+      <c r="H204" s="6"/>
+      <c r="I204" s="6"/>
+      <c r="J204" s="6"/>
+      <c r="K204" s="6"/>
+      <c r="L204" s="6"/>
+      <c r="M204" s="6"/>
+      <c r="N204" s="6"/>
+      <c r="O204" s="6"/>
+      <c r="P204" s="6"/>
+      <c r="Q204" s="6"/>
+      <c r="R204" s="6"/>
+      <c r="S204" s="6"/>
+      <c r="T204" s="6"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="6"/>
+      <c r="B205" s="83"/>
+      <c r="C205" s="103"/>
+      <c r="D205" s="6"/>
+      <c r="E205" s="6"/>
+      <c r="F205" s="6"/>
+      <c r="G205" s="6"/>
+      <c r="H205" s="6"/>
+      <c r="I205" s="6"/>
+      <c r="J205" s="6"/>
+      <c r="K205" s="6"/>
+      <c r="L205" s="6"/>
+      <c r="M205" s="6"/>
+      <c r="N205" s="6"/>
+      <c r="O205" s="6"/>
+      <c r="P205" s="6"/>
+      <c r="Q205" s="6"/>
+      <c r="R205" s="6"/>
+      <c r="S205" s="6"/>
+      <c r="T205" s="6"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="6"/>
+      <c r="B206" s="83"/>
+      <c r="C206" s="103"/>
+      <c r="D206" s="6"/>
+      <c r="E206" s="6"/>
+      <c r="F206" s="6"/>
+      <c r="G206" s="6"/>
+      <c r="H206" s="6"/>
+      <c r="I206" s="6"/>
+      <c r="J206" s="6"/>
+      <c r="K206" s="6"/>
+      <c r="L206" s="6"/>
+      <c r="M206" s="6"/>
+      <c r="N206" s="6"/>
+      <c r="O206" s="6"/>
+      <c r="P206" s="6"/>
+      <c r="Q206" s="6"/>
+      <c r="R206" s="6"/>
+      <c r="S206" s="6"/>
+      <c r="T206" s="6"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="6"/>
+      <c r="B207" s="83"/>
+      <c r="C207" s="103"/>
+      <c r="D207" s="6"/>
+      <c r="E207" s="6"/>
+      <c r="F207" s="6"/>
+      <c r="G207" s="6"/>
+      <c r="H207" s="6"/>
+      <c r="I207" s="6"/>
+      <c r="J207" s="6"/>
+      <c r="K207" s="6"/>
+      <c r="L207" s="6"/>
+      <c r="M207" s="6"/>
+      <c r="N207" s="6"/>
+      <c r="O207" s="6"/>
+      <c r="P207" s="6"/>
+      <c r="Q207" s="6"/>
+      <c r="R207" s="6"/>
+      <c r="S207" s="6"/>
+      <c r="T207" s="6"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="6"/>
+      <c r="B208" s="83"/>
+      <c r="C208" s="103"/>
+      <c r="D208" s="6"/>
+      <c r="E208" s="6"/>
+      <c r="F208" s="6"/>
+      <c r="G208" s="6"/>
+      <c r="H208" s="6"/>
+      <c r="I208" s="6"/>
+      <c r="J208" s="6"/>
+      <c r="K208" s="6"/>
+      <c r="L208" s="6"/>
+      <c r="M208" s="6"/>
+      <c r="N208" s="6"/>
+      <c r="O208" s="6"/>
+      <c r="P208" s="6"/>
+      <c r="Q208" s="6"/>
+      <c r="R208" s="6"/>
+      <c r="S208" s="6"/>
+      <c r="T208" s="6"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="6"/>
+      <c r="B209" s="83"/>
+      <c r="C209" s="103"/>
+      <c r="D209" s="6"/>
+      <c r="E209" s="6"/>
+      <c r="F209" s="6"/>
+      <c r="G209" s="6"/>
+      <c r="H209" s="6"/>
+      <c r="I209" s="6"/>
+      <c r="J209" s="6"/>
+      <c r="K209" s="6"/>
+      <c r="L209" s="6"/>
+      <c r="M209" s="6"/>
+      <c r="N209" s="6"/>
+      <c r="O209" s="6"/>
+      <c r="P209" s="6"/>
+      <c r="Q209" s="6"/>
+      <c r="R209" s="6"/>
+      <c r="S209" s="6"/>
+      <c r="T209" s="6"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="6"/>
+      <c r="B210" s="83"/>
+      <c r="C210" s="103"/>
+      <c r="D210" s="6"/>
+      <c r="E210" s="6"/>
+      <c r="F210" s="6"/>
+      <c r="G210" s="6"/>
+      <c r="H210" s="6"/>
+      <c r="I210" s="6"/>
+      <c r="J210" s="6"/>
+      <c r="K210" s="6"/>
+      <c r="L210" s="6"/>
+      <c r="M210" s="6"/>
+      <c r="N210" s="6"/>
+      <c r="O210" s="6"/>
+      <c r="P210" s="6"/>
+      <c r="Q210" s="6"/>
+      <c r="R210" s="6"/>
+      <c r="S210" s="6"/>
+      <c r="T210" s="6"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="6"/>
+      <c r="B211" s="83"/>
+      <c r="C211" s="103"/>
+      <c r="D211" s="6"/>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6"/>
+      <c r="G211" s="6"/>
+      <c r="H211" s="6"/>
+      <c r="I211" s="6"/>
+      <c r="J211" s="6"/>
+      <c r="K211" s="6"/>
+      <c r="L211" s="6"/>
+      <c r="M211" s="6"/>
+      <c r="N211" s="6"/>
+      <c r="O211" s="6"/>
+      <c r="P211" s="6"/>
+      <c r="Q211" s="6"/>
+      <c r="R211" s="6"/>
+      <c r="S211" s="6"/>
+      <c r="T211" s="6"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="6"/>
+      <c r="B212" s="83"/>
+      <c r="C212" s="103"/>
+      <c r="D212" s="6"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6"/>
+      <c r="G212" s="6"/>
+      <c r="H212" s="6"/>
+      <c r="I212" s="6"/>
+      <c r="J212" s="6"/>
+      <c r="K212" s="6"/>
+      <c r="L212" s="6"/>
+      <c r="M212" s="6"/>
+      <c r="N212" s="6"/>
+      <c r="O212" s="6"/>
+      <c r="P212" s="6"/>
+      <c r="Q212" s="6"/>
+      <c r="R212" s="6"/>
+      <c r="S212" s="6"/>
+      <c r="T212" s="6"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="6"/>
+      <c r="B213" s="83"/>
+      <c r="C213" s="103"/>
+      <c r="D213" s="6"/>
+      <c r="E213" s="6"/>
+      <c r="F213" s="6"/>
+      <c r="G213" s="6"/>
+      <c r="H213" s="6"/>
+      <c r="I213" s="6"/>
+      <c r="J213" s="6"/>
+      <c r="K213" s="6"/>
+      <c r="L213" s="6"/>
+      <c r="M213" s="6"/>
+      <c r="N213" s="6"/>
+      <c r="O213" s="6"/>
+      <c r="P213" s="6"/>
+      <c r="Q213" s="6"/>
+      <c r="R213" s="6"/>
+      <c r="S213" s="6"/>
+      <c r="T213" s="6"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="6"/>
+      <c r="B214" s="83"/>
+      <c r="C214" s="103"/>
+      <c r="D214" s="6"/>
+      <c r="E214" s="6"/>
+      <c r="F214" s="6"/>
+      <c r="G214" s="6"/>
+      <c r="H214" s="6"/>
+      <c r="I214" s="6"/>
+      <c r="J214" s="6"/>
+      <c r="K214" s="6"/>
+      <c r="L214" s="6"/>
+      <c r="M214" s="6"/>
+      <c r="N214" s="6"/>
+      <c r="O214" s="6"/>
+      <c r="P214" s="6"/>
+      <c r="Q214" s="6"/>
+      <c r="R214" s="6"/>
+      <c r="S214" s="6"/>
+      <c r="T214" s="6"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="6"/>
+      <c r="B215" s="83"/>
+      <c r="C215" s="103"/>
+      <c r="D215" s="6"/>
+      <c r="E215" s="6"/>
+      <c r="F215" s="6"/>
+      <c r="G215" s="6"/>
+      <c r="H215" s="6"/>
+      <c r="I215" s="6"/>
+      <c r="J215" s="6"/>
+      <c r="K215" s="6"/>
+      <c r="L215" s="6"/>
+      <c r="M215" s="6"/>
+      <c r="N215" s="6"/>
+      <c r="O215" s="6"/>
+      <c r="P215" s="6"/>
+      <c r="Q215" s="6"/>
+      <c r="R215" s="6"/>
+      <c r="S215" s="6"/>
+      <c r="T215" s="6"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="6"/>
+      <c r="B216" s="83"/>
+      <c r="C216" s="103"/>
+      <c r="D216" s="6"/>
+      <c r="E216" s="6"/>
+      <c r="F216" s="6"/>
+      <c r="G216" s="6"/>
+      <c r="H216" s="6"/>
+      <c r="I216" s="6"/>
+      <c r="J216" s="6"/>
+      <c r="K216" s="6"/>
+      <c r="L216" s="6"/>
+      <c r="M216" s="6"/>
+      <c r="N216" s="6"/>
+      <c r="O216" s="6"/>
+      <c r="P216" s="6"/>
+      <c r="Q216" s="6"/>
+      <c r="R216" s="6"/>
+      <c r="S216" s="6"/>
+      <c r="T216" s="6"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="6"/>
+      <c r="B217" s="83"/>
+      <c r="C217" s="103"/>
+      <c r="D217" s="6"/>
+      <c r="E217" s="6"/>
+      <c r="F217" s="6"/>
+      <c r="G217" s="6"/>
+      <c r="H217" s="6"/>
+      <c r="I217" s="6"/>
+      <c r="J217" s="6"/>
+      <c r="K217" s="6"/>
+      <c r="L217" s="6"/>
+      <c r="M217" s="6"/>
+      <c r="N217" s="6"/>
+      <c r="O217" s="6"/>
+      <c r="P217" s="6"/>
+      <c r="Q217" s="6"/>
+      <c r="R217" s="6"/>
+      <c r="S217" s="6"/>
+      <c r="T217" s="6"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="6"/>
+      <c r="B218" s="83"/>
+      <c r="C218" s="103"/>
+      <c r="D218" s="6"/>
+      <c r="E218" s="6"/>
+      <c r="F218" s="6"/>
+      <c r="G218" s="6"/>
+      <c r="H218" s="6"/>
+      <c r="I218" s="6"/>
+      <c r="J218" s="6"/>
+      <c r="K218" s="6"/>
+      <c r="L218" s="6"/>
+      <c r="M218" s="6"/>
+      <c r="N218" s="6"/>
+      <c r="O218" s="6"/>
+      <c r="P218" s="6"/>
+      <c r="Q218" s="6"/>
+      <c r="R218" s="6"/>
+      <c r="S218" s="6"/>
+      <c r="T218" s="6"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="6"/>
+      <c r="B219" s="83"/>
+      <c r="C219" s="103"/>
+      <c r="D219" s="6"/>
+      <c r="E219" s="6"/>
+      <c r="F219" s="6"/>
+      <c r="G219" s="6"/>
+      <c r="H219" s="6"/>
+      <c r="I219" s="6"/>
+      <c r="J219" s="6"/>
+      <c r="K219" s="6"/>
+      <c r="L219" s="6"/>
+      <c r="M219" s="6"/>
+      <c r="N219" s="6"/>
+      <c r="O219" s="6"/>
+      <c r="P219" s="6"/>
+      <c r="Q219" s="6"/>
+      <c r="R219" s="6"/>
+      <c r="S219" s="6"/>
+      <c r="T219" s="6"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="6"/>
+      <c r="B220" s="83"/>
+      <c r="C220" s="103"/>
+      <c r="D220" s="6"/>
+      <c r="E220" s="6"/>
+      <c r="F220" s="6"/>
+      <c r="G220" s="6"/>
+      <c r="H220" s="6"/>
+      <c r="I220" s="6"/>
+      <c r="J220" s="6"/>
+      <c r="K220" s="6"/>
+      <c r="L220" s="6"/>
+      <c r="M220" s="6"/>
+      <c r="N220" s="6"/>
+      <c r="O220" s="6"/>
+      <c r="P220" s="6"/>
+      <c r="Q220" s="6"/>
+      <c r="R220" s="6"/>
+      <c r="S220" s="6"/>
+      <c r="T220" s="6"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="6"/>
+      <c r="B221" s="83"/>
+      <c r="C221" s="103"/>
+      <c r="D221" s="6"/>
+      <c r="E221" s="6"/>
+      <c r="F221" s="6"/>
+      <c r="G221" s="6"/>
+      <c r="H221" s="6"/>
+      <c r="I221" s="6"/>
+      <c r="J221" s="6"/>
+      <c r="K221" s="6"/>
+      <c r="L221" s="6"/>
+      <c r="M221" s="6"/>
+      <c r="N221" s="6"/>
+      <c r="O221" s="6"/>
+      <c r="P221" s="6"/>
+      <c r="Q221" s="6"/>
+      <c r="R221" s="6"/>
+      <c r="S221" s="6"/>
+      <c r="T221" s="6"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="6"/>
+      <c r="B222" s="83"/>
+      <c r="C222" s="103"/>
+      <c r="D222" s="6"/>
+      <c r="E222" s="6"/>
+      <c r="F222" s="6"/>
+      <c r="G222" s="6"/>
+      <c r="H222" s="6"/>
+      <c r="I222" s="6"/>
+      <c r="J222" s="6"/>
+      <c r="K222" s="6"/>
+      <c r="L222" s="6"/>
+      <c r="M222" s="6"/>
+      <c r="N222" s="6"/>
+      <c r="O222" s="6"/>
+      <c r="P222" s="6"/>
+      <c r="Q222" s="6"/>
+      <c r="R222" s="6"/>
+      <c r="S222" s="6"/>
+      <c r="T222" s="6"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="6"/>
+      <c r="B223" s="83"/>
+      <c r="C223" s="103"/>
+      <c r="D223" s="6"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="6"/>
+      <c r="G223" s="6"/>
+      <c r="H223" s="6"/>
+      <c r="I223" s="6"/>
+      <c r="J223" s="6"/>
+      <c r="K223" s="6"/>
+      <c r="L223" s="6"/>
+      <c r="M223" s="6"/>
+      <c r="N223" s="6"/>
+      <c r="O223" s="6"/>
+      <c r="P223" s="6"/>
+      <c r="Q223" s="6"/>
+      <c r="R223" s="6"/>
+      <c r="S223" s="6"/>
+      <c r="T223" s="6"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="6"/>
+      <c r="B224" s="83"/>
+      <c r="C224" s="103"/>
+      <c r="D224" s="6"/>
+      <c r="E224" s="6"/>
+      <c r="F224" s="6"/>
+      <c r="G224" s="6"/>
+      <c r="H224" s="6"/>
+      <c r="I224" s="6"/>
+      <c r="J224" s="6"/>
+      <c r="K224" s="6"/>
+      <c r="L224" s="6"/>
+      <c r="M224" s="6"/>
+      <c r="N224" s="6"/>
+      <c r="O224" s="6"/>
+      <c r="P224" s="6"/>
+      <c r="Q224" s="6"/>
+      <c r="R224" s="6"/>
+      <c r="S224" s="6"/>
+      <c r="T224" s="6"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="6"/>
+      <c r="B225" s="83"/>
+      <c r="C225" s="103"/>
+      <c r="D225" s="6"/>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6"/>
+      <c r="G225" s="6"/>
+      <c r="H225" s="6"/>
+      <c r="I225" s="6"/>
+      <c r="J225" s="6"/>
+      <c r="K225" s="6"/>
+      <c r="L225" s="6"/>
+      <c r="M225" s="6"/>
+      <c r="N225" s="6"/>
+      <c r="O225" s="6"/>
+      <c r="P225" s="6"/>
+      <c r="Q225" s="6"/>
+      <c r="R225" s="6"/>
+      <c r="S225" s="6"/>
+      <c r="T225" s="6"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="6"/>
+      <c r="B226" s="83"/>
+      <c r="C226" s="103"/>
+      <c r="D226" s="6"/>
+      <c r="E226" s="6"/>
+      <c r="F226" s="6"/>
+      <c r="G226" s="6"/>
+      <c r="H226" s="6"/>
+      <c r="I226" s="6"/>
+      <c r="J226" s="6"/>
+      <c r="K226" s="6"/>
+      <c r="L226" s="6"/>
+      <c r="M226" s="6"/>
+      <c r="N226" s="6"/>
+      <c r="O226" s="6"/>
+      <c r="P226" s="6"/>
+      <c r="Q226" s="6"/>
+      <c r="R226" s="6"/>
+      <c r="S226" s="6"/>
+      <c r="T226" s="6"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="6"/>
+      <c r="B227" s="83"/>
+      <c r="C227" s="103"/>
+      <c r="D227" s="6"/>
+      <c r="E227" s="6"/>
+      <c r="F227" s="6"/>
+      <c r="G227" s="6"/>
+      <c r="H227" s="6"/>
+      <c r="I227" s="6"/>
+      <c r="J227" s="6"/>
+      <c r="K227" s="6"/>
+      <c r="L227" s="6"/>
+      <c r="M227" s="6"/>
+      <c r="N227" s="6"/>
+      <c r="O227" s="6"/>
+      <c r="P227" s="6"/>
+      <c r="Q227" s="6"/>
+      <c r="R227" s="6"/>
+      <c r="S227" s="6"/>
+      <c r="T227" s="6"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="6"/>
+      <c r="B228" s="83"/>
+      <c r="C228" s="103"/>
+      <c r="D228" s="6"/>
+      <c r="E228" s="6"/>
+      <c r="F228" s="6"/>
+      <c r="G228" s="6"/>
+      <c r="H228" s="6"/>
+      <c r="I228" s="6"/>
+      <c r="J228" s="6"/>
+      <c r="K228" s="6"/>
+      <c r="L228" s="6"/>
+      <c r="M228" s="6"/>
+      <c r="N228" s="6"/>
+      <c r="O228" s="6"/>
+      <c r="P228" s="6"/>
+      <c r="Q228" s="6"/>
+      <c r="R228" s="6"/>
+      <c r="S228" s="6"/>
+      <c r="T228" s="6"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="6"/>
+      <c r="B229" s="83"/>
+      <c r="C229" s="103"/>
+      <c r="D229" s="6"/>
+      <c r="E229" s="6"/>
+      <c r="F229" s="6"/>
+      <c r="G229" s="6"/>
+      <c r="H229" s="6"/>
+      <c r="I229" s="6"/>
+      <c r="J229" s="6"/>
+      <c r="K229" s="6"/>
+      <c r="L229" s="6"/>
+      <c r="M229" s="6"/>
+      <c r="N229" s="6"/>
+      <c r="O229" s="6"/>
+      <c r="P229" s="6"/>
+      <c r="Q229" s="6"/>
+      <c r="R229" s="6"/>
+      <c r="S229" s="6"/>
+      <c r="T229" s="6"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="6"/>
+      <c r="B230" s="83"/>
+      <c r="C230" s="103"/>
+      <c r="D230" s="6"/>
+      <c r="E230" s="6"/>
+      <c r="F230" s="6"/>
+      <c r="G230" s="6"/>
+      <c r="H230" s="6"/>
+      <c r="I230" s="6"/>
+      <c r="J230" s="6"/>
+      <c r="K230" s="6"/>
+      <c r="L230" s="6"/>
+      <c r="M230" s="6"/>
+      <c r="N230" s="6"/>
+      <c r="O230" s="6"/>
+      <c r="P230" s="6"/>
+      <c r="Q230" s="6"/>
+      <c r="R230" s="6"/>
+      <c r="S230" s="6"/>
+      <c r="T230" s="6"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="6"/>
+      <c r="B231" s="83"/>
+      <c r="C231" s="103"/>
+      <c r="D231" s="6"/>
+      <c r="E231" s="6"/>
+      <c r="F231" s="6"/>
+      <c r="G231" s="6"/>
+      <c r="H231" s="6"/>
+      <c r="I231" s="6"/>
+      <c r="J231" s="6"/>
+      <c r="K231" s="6"/>
+      <c r="L231" s="6"/>
+      <c r="M231" s="6"/>
+      <c r="N231" s="6"/>
+      <c r="O231" s="6"/>
+      <c r="P231" s="6"/>
+      <c r="Q231" s="6"/>
+      <c r="R231" s="6"/>
+      <c r="S231" s="6"/>
+      <c r="T231" s="6"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="6"/>
+      <c r="B232" s="83"/>
+      <c r="C232" s="103"/>
+      <c r="D232" s="6"/>
+      <c r="E232" s="6"/>
+      <c r="F232" s="6"/>
+      <c r="G232" s="6"/>
+      <c r="H232" s="6"/>
+      <c r="I232" s="6"/>
+      <c r="J232" s="6"/>
+      <c r="K232" s="6"/>
+      <c r="L232" s="6"/>
+      <c r="M232" s="6"/>
+      <c r="N232" s="6"/>
+      <c r="O232" s="6"/>
+      <c r="P232" s="6"/>
+      <c r="Q232" s="6"/>
+      <c r="R232" s="6"/>
+      <c r="S232" s="6"/>
+      <c r="T232" s="6"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="6"/>
+      <c r="B233" s="83"/>
+      <c r="C233" s="103"/>
+      <c r="D233" s="6"/>
+      <c r="E233" s="6"/>
+      <c r="F233" s="6"/>
+      <c r="G233" s="6"/>
+      <c r="H233" s="6"/>
+      <c r="I233" s="6"/>
+      <c r="J233" s="6"/>
+      <c r="K233" s="6"/>
+      <c r="L233" s="6"/>
+      <c r="M233" s="6"/>
+      <c r="N233" s="6"/>
+      <c r="O233" s="6"/>
+      <c r="P233" s="6"/>
+      <c r="Q233" s="6"/>
+      <c r="R233" s="6"/>
+      <c r="S233" s="6"/>
+      <c r="T233" s="6"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="6"/>
+      <c r="B234" s="83"/>
+      <c r="C234" s="103"/>
+      <c r="D234" s="6"/>
+      <c r="E234" s="6"/>
+      <c r="F234" s="6"/>
+      <c r="G234" s="6"/>
+      <c r="H234" s="6"/>
+      <c r="I234" s="6"/>
+      <c r="J234" s="6"/>
+      <c r="K234" s="6"/>
+      <c r="L234" s="6"/>
+      <c r="M234" s="6"/>
+      <c r="N234" s="6"/>
+      <c r="O234" s="6"/>
+      <c r="P234" s="6"/>
+      <c r="Q234" s="6"/>
+      <c r="R234" s="6"/>
+      <c r="S234" s="6"/>
+      <c r="T234" s="6"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="6"/>
+      <c r="B235" s="83"/>
+      <c r="C235" s="103"/>
+      <c r="D235" s="6"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6"/>
+      <c r="G235" s="6"/>
+      <c r="H235" s="6"/>
+      <c r="I235" s="6"/>
+      <c r="J235" s="6"/>
+      <c r="K235" s="6"/>
+      <c r="L235" s="6"/>
+      <c r="M235" s="6"/>
+      <c r="N235" s="6"/>
+      <c r="O235" s="6"/>
+      <c r="P235" s="6"/>
+      <c r="Q235" s="6"/>
+      <c r="R235" s="6"/>
+      <c r="S235" s="6"/>
+      <c r="T235" s="6"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="6"/>
+      <c r="B236" s="83"/>
+      <c r="C236" s="103"/>
+      <c r="D236" s="6"/>
+      <c r="E236" s="6"/>
+      <c r="F236" s="6"/>
+      <c r="G236" s="6"/>
+      <c r="H236" s="6"/>
+      <c r="I236" s="6"/>
+      <c r="J236" s="6"/>
+      <c r="K236" s="6"/>
+      <c r="L236" s="6"/>
+      <c r="M236" s="6"/>
+      <c r="N236" s="6"/>
+      <c r="O236" s="6"/>
+      <c r="P236" s="6"/>
+      <c r="Q236" s="6"/>
+      <c r="R236" s="6"/>
+      <c r="S236" s="6"/>
+      <c r="T236" s="6"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="6"/>
+      <c r="B237" s="83"/>
+      <c r="C237" s="103"/>
+      <c r="D237" s="6"/>
+      <c r="E237" s="6"/>
+      <c r="F237" s="6"/>
+      <c r="G237" s="6"/>
+      <c r="H237" s="6"/>
+      <c r="I237" s="6"/>
+      <c r="J237" s="6"/>
+      <c r="K237" s="6"/>
+      <c r="L237" s="6"/>
+      <c r="M237" s="6"/>
+      <c r="N237" s="6"/>
+      <c r="O237" s="6"/>
+      <c r="P237" s="6"/>
+      <c r="Q237" s="6"/>
+      <c r="R237" s="6"/>
+      <c r="S237" s="6"/>
+      <c r="T237" s="6"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="6"/>
+      <c r="B238" s="83"/>
+      <c r="C238" s="103"/>
+      <c r="D238" s="6"/>
+      <c r="E238" s="6"/>
+      <c r="F238" s="6"/>
+      <c r="G238" s="6"/>
+      <c r="H238" s="6"/>
+      <c r="I238" s="6"/>
+      <c r="J238" s="6"/>
+      <c r="K238" s="6"/>
+      <c r="L238" s="6"/>
+      <c r="M238" s="6"/>
+      <c r="N238" s="6"/>
+      <c r="O238" s="6"/>
+      <c r="P238" s="6"/>
+      <c r="Q238" s="6"/>
+      <c r="R238" s="6"/>
+      <c r="S238" s="6"/>
+      <c r="T238" s="6"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="6"/>
+      <c r="B239" s="83"/>
+      <c r="C239" s="103"/>
+      <c r="D239" s="6"/>
+      <c r="E239" s="6"/>
+      <c r="F239" s="6"/>
+      <c r="G239" s="6"/>
+      <c r="H239" s="6"/>
+      <c r="I239" s="6"/>
+      <c r="J239" s="6"/>
+      <c r="K239" s="6"/>
+      <c r="L239" s="6"/>
+      <c r="M239" s="6"/>
+      <c r="N239" s="6"/>
+      <c r="O239" s="6"/>
+      <c r="P239" s="6"/>
+      <c r="Q239" s="6"/>
+      <c r="R239" s="6"/>
+      <c r="S239" s="6"/>
+      <c r="T239" s="6"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="6"/>
+      <c r="B240" s="83"/>
+      <c r="C240" s="103"/>
+      <c r="D240" s="6"/>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6"/>
+      <c r="G240" s="6"/>
+      <c r="H240" s="6"/>
+      <c r="I240" s="6"/>
+      <c r="J240" s="6"/>
+      <c r="K240" s="6"/>
+      <c r="L240" s="6"/>
+      <c r="M240" s="6"/>
+      <c r="N240" s="6"/>
+      <c r="O240" s="6"/>
+      <c r="P240" s="6"/>
+      <c r="Q240" s="6"/>
+      <c r="R240" s="6"/>
+      <c r="S240" s="6"/>
+      <c r="T240" s="6"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="6"/>
+      <c r="B241" s="83"/>
+      <c r="C241" s="103"/>
+      <c r="D241" s="6"/>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6"/>
+      <c r="G241" s="6"/>
+      <c r="H241" s="6"/>
+      <c r="I241" s="6"/>
+      <c r="J241" s="6"/>
+      <c r="K241" s="6"/>
+      <c r="L241" s="6"/>
+      <c r="M241" s="6"/>
+      <c r="N241" s="6"/>
+      <c r="O241" s="6"/>
+      <c r="P241" s="6"/>
+      <c r="Q241" s="6"/>
+      <c r="R241" s="6"/>
+      <c r="S241" s="6"/>
+      <c r="T241" s="6"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="6"/>
+      <c r="B242" s="83"/>
+      <c r="C242" s="103"/>
+      <c r="D242" s="6"/>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6"/>
+      <c r="G242" s="6"/>
+      <c r="H242" s="6"/>
+      <c r="I242" s="6"/>
+      <c r="J242" s="6"/>
+      <c r="K242" s="6"/>
+      <c r="L242" s="6"/>
+      <c r="M242" s="6"/>
+      <c r="N242" s="6"/>
+      <c r="O242" s="6"/>
+      <c r="P242" s="6"/>
+      <c r="Q242" s="6"/>
+      <c r="R242" s="6"/>
+      <c r="S242" s="6"/>
+      <c r="T242" s="6"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="6"/>
+      <c r="B243" s="83"/>
+      <c r="C243" s="103"/>
+      <c r="D243" s="6"/>
+      <c r="E243" s="6"/>
+      <c r="F243" s="6"/>
+      <c r="G243" s="6"/>
+      <c r="H243" s="6"/>
+      <c r="I243" s="6"/>
+      <c r="J243" s="6"/>
+      <c r="K243" s="6"/>
+      <c r="L243" s="6"/>
+      <c r="M243" s="6"/>
+      <c r="N243" s="6"/>
+      <c r="O243" s="6"/>
+      <c r="P243" s="6"/>
+      <c r="Q243" s="6"/>
+      <c r="R243" s="6"/>
+      <c r="S243" s="6"/>
+      <c r="T243" s="6"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="6"/>
+      <c r="B244" s="83"/>
+      <c r="C244" s="103"/>
+      <c r="D244" s="6"/>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6"/>
+      <c r="G244" s="6"/>
+      <c r="H244" s="6"/>
+      <c r="I244" s="6"/>
+      <c r="J244" s="6"/>
+      <c r="K244" s="6"/>
+      <c r="L244" s="6"/>
+      <c r="M244" s="6"/>
+      <c r="N244" s="6"/>
+      <c r="O244" s="6"/>
+      <c r="P244" s="6"/>
+      <c r="Q244" s="6"/>
+      <c r="R244" s="6"/>
+      <c r="S244" s="6"/>
+      <c r="T244" s="6"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="6"/>
+      <c r="B245" s="83"/>
+      <c r="C245" s="103"/>
+      <c r="D245" s="6"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6"/>
+      <c r="G245" s="6"/>
+      <c r="H245" s="6"/>
+      <c r="I245" s="6"/>
+      <c r="J245" s="6"/>
+      <c r="K245" s="6"/>
+      <c r="L245" s="6"/>
+      <c r="M245" s="6"/>
+      <c r="N245" s="6"/>
+      <c r="O245" s="6"/>
+      <c r="P245" s="6"/>
+      <c r="Q245" s="6"/>
+      <c r="R245" s="6"/>
+      <c r="S245" s="6"/>
+      <c r="T245" s="6"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="6"/>
+      <c r="B246" s="83"/>
+      <c r="C246" s="103"/>
+      <c r="D246" s="6"/>
+      <c r="E246" s="6"/>
+      <c r="F246" s="6"/>
+      <c r="G246" s="6"/>
+      <c r="H246" s="6"/>
+      <c r="I246" s="6"/>
+      <c r="J246" s="6"/>
+      <c r="K246" s="6"/>
+      <c r="L246" s="6"/>
+      <c r="M246" s="6"/>
+      <c r="N246" s="6"/>
+      <c r="O246" s="6"/>
+      <c r="P246" s="6"/>
+      <c r="Q246" s="6"/>
+      <c r="R246" s="6"/>
+      <c r="S246" s="6"/>
+      <c r="T246" s="6"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="6"/>
+      <c r="B247" s="83"/>
+      <c r="C247" s="103"/>
+      <c r="D247" s="6"/>
+      <c r="E247" s="6"/>
+      <c r="F247" s="6"/>
+      <c r="G247" s="6"/>
+      <c r="H247" s="6"/>
+      <c r="I247" s="6"/>
+      <c r="J247" s="6"/>
+      <c r="K247" s="6"/>
+      <c r="L247" s="6"/>
+      <c r="M247" s="6"/>
+      <c r="N247" s="6"/>
+      <c r="O247" s="6"/>
+      <c r="P247" s="6"/>
+      <c r="Q247" s="6"/>
+      <c r="R247" s="6"/>
+      <c r="S247" s="6"/>
+      <c r="T247" s="6"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="6"/>
+      <c r="B248" s="83"/>
+      <c r="C248" s="103"/>
+      <c r="D248" s="6"/>
+      <c r="E248" s="6"/>
+      <c r="F248" s="6"/>
+      <c r="G248" s="6"/>
+      <c r="H248" s="6"/>
+      <c r="I248" s="6"/>
+      <c r="J248" s="6"/>
+      <c r="K248" s="6"/>
+      <c r="L248" s="6"/>
+      <c r="M248" s="6"/>
+      <c r="N248" s="6"/>
+      <c r="O248" s="6"/>
+      <c r="P248" s="6"/>
+      <c r="Q248" s="6"/>
+      <c r="R248" s="6"/>
+      <c r="S248" s="6"/>
+      <c r="T248" s="6"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="6"/>
+      <c r="B249" s="83"/>
+      <c r="C249" s="103"/>
+      <c r="D249" s="6"/>
+      <c r="E249" s="6"/>
+      <c r="F249" s="6"/>
+      <c r="G249" s="6"/>
+      <c r="H249" s="6"/>
+      <c r="I249" s="6"/>
+      <c r="J249" s="6"/>
+      <c r="K249" s="6"/>
+      <c r="L249" s="6"/>
+      <c r="M249" s="6"/>
+      <c r="N249" s="6"/>
+      <c r="O249" s="6"/>
+      <c r="P249" s="6"/>
+      <c r="Q249" s="6"/>
+      <c r="R249" s="6"/>
+      <c r="S249" s="6"/>
+      <c r="T249" s="6"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="6"/>
+      <c r="B250" s="83"/>
+      <c r="C250" s="103"/>
+      <c r="D250" s="6"/>
+      <c r="E250" s="6"/>
+      <c r="F250" s="6"/>
+      <c r="G250" s="6"/>
+      <c r="H250" s="6"/>
+      <c r="I250" s="6"/>
+      <c r="J250" s="6"/>
+      <c r="K250" s="6"/>
+      <c r="L250" s="6"/>
+      <c r="M250" s="6"/>
+      <c r="N250" s="6"/>
+      <c r="O250" s="6"/>
+      <c r="P250" s="6"/>
+      <c r="Q250" s="6"/>
+      <c r="R250" s="6"/>
+      <c r="S250" s="6"/>
+      <c r="T250" s="6"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="6"/>
+      <c r="B251" s="83"/>
+      <c r="C251" s="103"/>
+      <c r="D251" s="6"/>
+      <c r="E251" s="6"/>
+      <c r="F251" s="6"/>
+      <c r="G251" s="6"/>
+      <c r="H251" s="6"/>
+      <c r="I251" s="6"/>
+      <c r="J251" s="6"/>
+      <c r="K251" s="6"/>
+      <c r="L251" s="6"/>
+      <c r="M251" s="6"/>
+      <c r="N251" s="6"/>
+      <c r="O251" s="6"/>
+      <c r="P251" s="6"/>
+      <c r="Q251" s="6"/>
+      <c r="R251" s="6"/>
+      <c r="S251" s="6"/>
+      <c r="T251" s="6"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="6"/>
+      <c r="B252" s="83"/>
+      <c r="C252" s="103"/>
+      <c r="D252" s="6"/>
+      <c r="E252" s="6"/>
+      <c r="F252" s="6"/>
+      <c r="G252" s="6"/>
+      <c r="H252" s="6"/>
+      <c r="I252" s="6"/>
+      <c r="J252" s="6"/>
+      <c r="K252" s="6"/>
+      <c r="L252" s="6"/>
+      <c r="M252" s="6"/>
+      <c r="N252" s="6"/>
+      <c r="O252" s="6"/>
+      <c r="P252" s="6"/>
+      <c r="Q252" s="6"/>
+      <c r="R252" s="6"/>
+      <c r="S252" s="6"/>
+      <c r="T252" s="6"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="6"/>
+      <c r="B253" s="83"/>
+      <c r="C253" s="103"/>
+      <c r="D253" s="6"/>
+      <c r="E253" s="6"/>
+      <c r="F253" s="6"/>
+      <c r="G253" s="6"/>
+      <c r="H253" s="6"/>
+      <c r="I253" s="6"/>
+      <c r="J253" s="6"/>
+      <c r="K253" s="6"/>
+      <c r="L253" s="6"/>
+      <c r="M253" s="6"/>
+      <c r="N253" s="6"/>
+      <c r="O253" s="6"/>
+      <c r="P253" s="6"/>
+      <c r="Q253" s="6"/>
+      <c r="R253" s="6"/>
+      <c r="S253" s="6"/>
+      <c r="T253" s="6"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="6"/>
+      <c r="B254" s="83"/>
+      <c r="C254" s="103"/>
+      <c r="D254" s="6"/>
+      <c r="E254" s="6"/>
+      <c r="F254" s="6"/>
+      <c r="G254" s="6"/>
+      <c r="H254" s="6"/>
+      <c r="I254" s="6"/>
+      <c r="J254" s="6"/>
+      <c r="K254" s="6"/>
+      <c r="L254" s="6"/>
+      <c r="M254" s="6"/>
+      <c r="N254" s="6"/>
+      <c r="O254" s="6"/>
+      <c r="P254" s="6"/>
+      <c r="Q254" s="6"/>
+      <c r="R254" s="6"/>
+      <c r="S254" s="6"/>
+      <c r="T254" s="6"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="6"/>
+      <c r="B255" s="83"/>
+      <c r="C255" s="103"/>
+      <c r="D255" s="6"/>
+      <c r="E255" s="6"/>
+      <c r="F255" s="6"/>
+      <c r="G255" s="6"/>
+      <c r="H255" s="6"/>
+      <c r="I255" s="6"/>
+      <c r="J255" s="6"/>
+      <c r="K255" s="6"/>
+      <c r="L255" s="6"/>
+      <c r="M255" s="6"/>
+      <c r="N255" s="6"/>
+      <c r="O255" s="6"/>
+      <c r="P255" s="6"/>
+      <c r="Q255" s="6"/>
+      <c r="R255" s="6"/>
+      <c r="S255" s="6"/>
+      <c r="T255" s="6"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="6"/>
+      <c r="B256" s="83"/>
+      <c r="C256" s="103"/>
+      <c r="D256" s="6"/>
+      <c r="E256" s="6"/>
+      <c r="F256" s="6"/>
+      <c r="G256" s="6"/>
+      <c r="H256" s="6"/>
+      <c r="I256" s="6"/>
+      <c r="J256" s="6"/>
+      <c r="K256" s="6"/>
+      <c r="L256" s="6"/>
+      <c r="M256" s="6"/>
+      <c r="N256" s="6"/>
+      <c r="O256" s="6"/>
+      <c r="P256" s="6"/>
+      <c r="Q256" s="6"/>
+      <c r="R256" s="6"/>
+      <c r="S256" s="6"/>
+      <c r="T256" s="6"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="6"/>
+      <c r="B257" s="83"/>
+      <c r="C257" s="103"/>
+      <c r="D257" s="6"/>
+      <c r="E257" s="6"/>
+      <c r="F257" s="6"/>
+      <c r="G257" s="6"/>
+      <c r="H257" s="6"/>
+      <c r="I257" s="6"/>
+      <c r="J257" s="6"/>
+      <c r="K257" s="6"/>
+      <c r="L257" s="6"/>
+      <c r="M257" s="6"/>
+      <c r="N257" s="6"/>
+      <c r="O257" s="6"/>
+      <c r="P257" s="6"/>
+      <c r="Q257" s="6"/>
+      <c r="R257" s="6"/>
+      <c r="S257" s="6"/>
+      <c r="T257" s="6"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="6"/>
+      <c r="B258" s="83"/>
+      <c r="C258" s="103"/>
+      <c r="D258" s="6"/>
+      <c r="E258" s="6"/>
+      <c r="F258" s="6"/>
+      <c r="G258" s="6"/>
+      <c r="H258" s="6"/>
+      <c r="I258" s="6"/>
+      <c r="J258" s="6"/>
+      <c r="K258" s="6"/>
+      <c r="L258" s="6"/>
+      <c r="M258" s="6"/>
+      <c r="N258" s="6"/>
+      <c r="O258" s="6"/>
+      <c r="P258" s="6"/>
+      <c r="Q258" s="6"/>
+      <c r="R258" s="6"/>
+      <c r="S258" s="6"/>
+      <c r="T258" s="6"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="6"/>
+      <c r="B259" s="83"/>
+      <c r="C259" s="103"/>
+      <c r="D259" s="6"/>
+      <c r="E259" s="6"/>
+      <c r="F259" s="6"/>
+      <c r="G259" s="6"/>
+      <c r="H259" s="6"/>
+      <c r="I259" s="6"/>
+      <c r="J259" s="6"/>
+      <c r="K259" s="6"/>
+      <c r="L259" s="6"/>
+      <c r="M259" s="6"/>
+      <c r="N259" s="6"/>
+      <c r="O259" s="6"/>
+      <c r="P259" s="6"/>
+      <c r="Q259" s="6"/>
+      <c r="R259" s="6"/>
+      <c r="S259" s="6"/>
+      <c r="T259" s="6"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="6"/>
+      <c r="B260" s="83"/>
+      <c r="C260" s="103"/>
+      <c r="D260" s="6"/>
+      <c r="E260" s="6"/>
+      <c r="F260" s="6"/>
+      <c r="G260" s="6"/>
+      <c r="H260" s="6"/>
+      <c r="I260" s="6"/>
+      <c r="J260" s="6"/>
+      <c r="K260" s="6"/>
+      <c r="L260" s="6"/>
+      <c r="M260" s="6"/>
+      <c r="N260" s="6"/>
+      <c r="O260" s="6"/>
+      <c r="P260" s="6"/>
+      <c r="Q260" s="6"/>
+      <c r="R260" s="6"/>
+      <c r="S260" s="6"/>
+      <c r="T260" s="6"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="6"/>
+      <c r="B261" s="83"/>
+      <c r="C261" s="103"/>
+      <c r="D261" s="6"/>
+      <c r="E261" s="6"/>
+      <c r="F261" s="6"/>
+      <c r="G261" s="6"/>
+      <c r="H261" s="6"/>
+      <c r="I261" s="6"/>
+      <c r="J261" s="6"/>
+      <c r="K261" s="6"/>
+      <c r="L261" s="6"/>
+      <c r="M261" s="6"/>
+      <c r="N261" s="6"/>
+      <c r="O261" s="6"/>
+      <c r="P261" s="6"/>
+      <c r="Q261" s="6"/>
+      <c r="R261" s="6"/>
+      <c r="S261" s="6"/>
+      <c r="T261" s="6"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="6"/>
+      <c r="B262" s="83"/>
+      <c r="C262" s="103"/>
+      <c r="D262" s="6"/>
+      <c r="E262" s="6"/>
+      <c r="F262" s="6"/>
+      <c r="G262" s="6"/>
+      <c r="H262" s="6"/>
+      <c r="I262" s="6"/>
+      <c r="J262" s="6"/>
+      <c r="K262" s="6"/>
+      <c r="L262" s="6"/>
+      <c r="M262" s="6"/>
+      <c r="N262" s="6"/>
+      <c r="O262" s="6"/>
+      <c r="P262" s="6"/>
+      <c r="Q262" s="6"/>
+      <c r="R262" s="6"/>
+      <c r="S262" s="6"/>
+      <c r="T262" s="6"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="6"/>
+      <c r="B263" s="83"/>
+      <c r="C263" s="103"/>
+      <c r="D263" s="6"/>
+      <c r="E263" s="6"/>
+      <c r="F263" s="6"/>
+      <c r="G263" s="6"/>
+      <c r="H263" s="6"/>
+      <c r="I263" s="6"/>
+      <c r="J263" s="6"/>
+      <c r="K263" s="6"/>
+      <c r="L263" s="6"/>
+      <c r="M263" s="6"/>
+      <c r="N263" s="6"/>
+      <c r="O263" s="6"/>
+      <c r="P263" s="6"/>
+      <c r="Q263" s="6"/>
+      <c r="R263" s="6"/>
+      <c r="S263" s="6"/>
+      <c r="T263" s="6"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="6"/>
+      <c r="B264" s="83"/>
+      <c r="C264" s="103"/>
+      <c r="D264" s="6"/>
+      <c r="E264" s="6"/>
+      <c r="F264" s="6"/>
+      <c r="G264" s="6"/>
+      <c r="H264" s="6"/>
+      <c r="I264" s="6"/>
+      <c r="J264" s="6"/>
+      <c r="K264" s="6"/>
+      <c r="L264" s="6"/>
+      <c r="M264" s="6"/>
+      <c r="N264" s="6"/>
+      <c r="O264" s="6"/>
+      <c r="P264" s="6"/>
+      <c r="Q264" s="6"/>
+      <c r="R264" s="6"/>
+      <c r="S264" s="6"/>
+      <c r="T264" s="6"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="6"/>
+      <c r="B265" s="83"/>
+      <c r="C265" s="103"/>
+      <c r="D265" s="6"/>
+      <c r="E265" s="6"/>
+      <c r="F265" s="6"/>
+      <c r="G265" s="6"/>
+      <c r="H265" s="6"/>
+      <c r="I265" s="6"/>
+      <c r="J265" s="6"/>
+      <c r="K265" s="6"/>
+      <c r="L265" s="6"/>
+      <c r="M265" s="6"/>
+      <c r="N265" s="6"/>
+      <c r="O265" s="6"/>
+      <c r="P265" s="6"/>
+      <c r="Q265" s="6"/>
+      <c r="R265" s="6"/>
+      <c r="S265" s="6"/>
+      <c r="T265" s="6"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="6"/>
+      <c r="B266" s="83"/>
+      <c r="C266" s="103"/>
+      <c r="D266" s="6"/>
+      <c r="E266" s="6"/>
+      <c r="F266" s="6"/>
+      <c r="G266" s="6"/>
+      <c r="H266" s="6"/>
+      <c r="I266" s="6"/>
+      <c r="J266" s="6"/>
+      <c r="K266" s="6"/>
+      <c r="L266" s="6"/>
+      <c r="M266" s="6"/>
+      <c r="N266" s="6"/>
+      <c r="O266" s="6"/>
+      <c r="P266" s="6"/>
+      <c r="Q266" s="6"/>
+      <c r="R266" s="6"/>
+      <c r="S266" s="6"/>
+      <c r="T266" s="6"/>
+    </row>
+    <row r="267">
+      <c r="C267" s="38"/>
+      <c r="D267" s="6"/>
+    </row>
+    <row r="268">
+      <c r="C268" s="38"/>
+      <c r="D268" s="6"/>
+    </row>
+    <row r="269">
+      <c r="C269" s="38"/>
+      <c r="D269" s="6"/>
+    </row>
+    <row r="270">
+      <c r="C270" s="38"/>
+      <c r="D270" s="6"/>
+    </row>
+    <row r="271">
+      <c r="C271" s="38"/>
+      <c r="D271" s="6"/>
+    </row>
+    <row r="272">
+      <c r="C272" s="38"/>
+      <c r="D272" s="6"/>
+    </row>
+    <row r="273">
+      <c r="C273" s="38"/>
+      <c r="D273" s="6"/>
+    </row>
+    <row r="274">
+      <c r="C274" s="38"/>
+      <c r="D274" s="6"/>
+    </row>
+    <row r="275">
+      <c r="C275" s="38"/>
+      <c r="D275" s="6"/>
+    </row>
+    <row r="276">
+      <c r="C276" s="38"/>
+      <c r="D276" s="6"/>
+    </row>
+    <row r="277">
+      <c r="C277" s="38"/>
+      <c r="D277" s="6"/>
+    </row>
+    <row r="278">
+      <c r="C278" s="38"/>
+      <c r="D278" s="6"/>
+    </row>
+    <row r="279">
+      <c r="C279" s="38"/>
+      <c r="D279" s="6"/>
+    </row>
+    <row r="280">
+      <c r="C280" s="38"/>
+      <c r="D280" s="6"/>
+    </row>
+    <row r="281">
+      <c r="C281" s="38"/>
+      <c r="D281" s="6"/>
+    </row>
+    <row r="282">
+      <c r="C282" s="38"/>
+      <c r="D282" s="6"/>
+    </row>
+    <row r="283">
+      <c r="C283" s="38"/>
+      <c r="D283" s="6"/>
+    </row>
+    <row r="284">
+      <c r="C284" s="38"/>
+      <c r="D284" s="6"/>
+    </row>
+    <row r="285">
+      <c r="C285" s="38"/>
+      <c r="D285" s="6"/>
+    </row>
+    <row r="286">
+      <c r="C286" s="38"/>
+      <c r="D286" s="6"/>
+    </row>
+    <row r="287">
+      <c r="C287" s="38"/>
+      <c r="D287" s="6"/>
+    </row>
+    <row r="288">
+      <c r="C288" s="38"/>
+      <c r="D288" s="6"/>
+    </row>
+    <row r="289">
+      <c r="C289" s="38"/>
+      <c r="D289" s="6"/>
+    </row>
+    <row r="290">
+      <c r="C290" s="38"/>
+      <c r="D290" s="6"/>
+    </row>
+    <row r="291">
+      <c r="C291" s="38"/>
+      <c r="D291" s="6"/>
+    </row>
+    <row r="292">
+      <c r="C292" s="38"/>
+      <c r="D292" s="6"/>
+    </row>
+    <row r="293">
+      <c r="C293" s="38"/>
+      <c r="D293" s="6"/>
+    </row>
+    <row r="294">
+      <c r="C294" s="38"/>
+      <c r="D294" s="6"/>
+    </row>
+    <row r="295">
+      <c r="C295" s="38"/>
+      <c r="D295" s="6"/>
+    </row>
+    <row r="296">
+      <c r="C296" s="38"/>
+      <c r="D296" s="6"/>
+    </row>
+    <row r="297">
+      <c r="C297" s="38"/>
+      <c r="D297" s="6"/>
+    </row>
+    <row r="298">
+      <c r="C298" s="38"/>
+      <c r="D298" s="6"/>
+    </row>
+    <row r="299">
+      <c r="C299" s="38"/>
+      <c r="D299" s="6"/>
+    </row>
+    <row r="300">
+      <c r="C300" s="38"/>
+      <c r="D300" s="6"/>
+    </row>
+    <row r="301">
+      <c r="C301" s="38"/>
+      <c r="D301" s="6"/>
+    </row>
+    <row r="302">
+      <c r="C302" s="38"/>
+      <c r="D302" s="6"/>
+    </row>
+    <row r="303">
+      <c r="C303" s="38"/>
+      <c r="D303" s="6"/>
+    </row>
+    <row r="304">
+      <c r="C304" s="38"/>
+      <c r="D304" s="6"/>
+    </row>
+    <row r="305">
+      <c r="C305" s="38"/>
+      <c r="D305" s="6"/>
+    </row>
+    <row r="306">
+      <c r="C306" s="38"/>
+      <c r="D306" s="6"/>
+    </row>
+    <row r="307">
+      <c r="C307" s="38"/>
+      <c r="D307" s="6"/>
+    </row>
+    <row r="308">
+      <c r="C308" s="38"/>
+      <c r="D308" s="6"/>
+    </row>
+    <row r="309">
+      <c r="C309" s="38"/>
+      <c r="D309" s="6"/>
+    </row>
+    <row r="310">
+      <c r="C310" s="38"/>
+      <c r="D310" s="6"/>
+    </row>
+    <row r="311">
+      <c r="C311" s="38"/>
+      <c r="D311" s="6"/>
+    </row>
+    <row r="312">
+      <c r="C312" s="38"/>
+      <c r="D312" s="6"/>
+    </row>
+    <row r="313">
+      <c r="C313" s="38"/>
+      <c r="D313" s="6"/>
+    </row>
+    <row r="314">
+      <c r="C314" s="38"/>
+      <c r="D314" s="6"/>
+    </row>
+    <row r="315">
+      <c r="C315" s="38"/>
+      <c r="D315" s="6"/>
+    </row>
+    <row r="316">
+      <c r="C316" s="38"/>
+      <c r="D316" s="6"/>
+    </row>
+    <row r="317">
+      <c r="C317" s="38"/>
+      <c r="D317" s="6"/>
+    </row>
+    <row r="318">
+      <c r="C318" s="38"/>
+      <c r="D318" s="6"/>
+    </row>
+    <row r="319">
+      <c r="C319" s="38"/>
+      <c r="D319" s="6"/>
+    </row>
+    <row r="320">
+      <c r="C320" s="38"/>
+      <c r="D320" s="6"/>
+    </row>
+    <row r="321">
+      <c r="C321" s="38"/>
+      <c r="D321" s="6"/>
+    </row>
+    <row r="322">
+      <c r="C322" s="38"/>
+      <c r="D322" s="6"/>
+    </row>
+    <row r="323">
+      <c r="C323" s="38"/>
+      <c r="D323" s="6"/>
+    </row>
+    <row r="324">
+      <c r="C324" s="38"/>
+      <c r="D324" s="6"/>
+    </row>
+    <row r="325">
+      <c r="C325" s="38"/>
+      <c r="D325" s="6"/>
+    </row>
+    <row r="326">
+      <c r="C326" s="38"/>
+      <c r="D326" s="6"/>
+    </row>
+    <row r="327">
+      <c r="C327" s="38"/>
+      <c r="D327" s="6"/>
+    </row>
+    <row r="328">
+      <c r="C328" s="38"/>
+      <c r="D328" s="6"/>
+    </row>
+    <row r="329">
+      <c r="C329" s="38"/>
+      <c r="D329" s="6"/>
+    </row>
+    <row r="330">
+      <c r="C330" s="38"/>
+      <c r="D330" s="6"/>
+    </row>
+    <row r="331">
+      <c r="C331" s="38"/>
+      <c r="D331" s="6"/>
+    </row>
+    <row r="332">
+      <c r="C332" s="38"/>
+      <c r="D332" s="6"/>
+    </row>
+    <row r="333">
+      <c r="C333" s="38"/>
+      <c r="D333" s="6"/>
+    </row>
+    <row r="334">
+      <c r="C334" s="38"/>
+      <c r="D334" s="6"/>
+    </row>
+    <row r="335">
+      <c r="C335" s="38"/>
+      <c r="D335" s="6"/>
+    </row>
+    <row r="336">
+      <c r="C336" s="38"/>
+      <c r="D336" s="6"/>
+    </row>
+    <row r="337">
+      <c r="C337" s="38"/>
+      <c r="D337" s="6"/>
+    </row>
+    <row r="338">
+      <c r="C338" s="38"/>
+      <c r="D338" s="6"/>
+    </row>
+    <row r="339">
+      <c r="C339" s="38"/>
+      <c r="D339" s="6"/>
+    </row>
+    <row r="340">
+      <c r="C340" s="38"/>
+      <c r="D340" s="6"/>
+    </row>
+    <row r="341">
+      <c r="C341" s="38"/>
+      <c r="D341" s="6"/>
+    </row>
+    <row r="342">
+      <c r="C342" s="38"/>
+      <c r="D342" s="6"/>
+    </row>
+    <row r="343">
+      <c r="C343" s="38"/>
+      <c r="D343" s="6"/>
+    </row>
+    <row r="344">
+      <c r="C344" s="38"/>
+      <c r="D344" s="6"/>
+    </row>
+    <row r="345">
+      <c r="C345" s="38"/>
+      <c r="D345" s="6"/>
+    </row>
+    <row r="346">
+      <c r="C346" s="38"/>
+      <c r="D346" s="6"/>
+    </row>
+    <row r="347">
+      <c r="C347" s="38"/>
+      <c r="D347" s="6"/>
+    </row>
+    <row r="348">
+      <c r="C348" s="38"/>
+      <c r="D348" s="6"/>
+    </row>
+    <row r="349">
+      <c r="C349" s="38"/>
+      <c r="D349" s="6"/>
+    </row>
+    <row r="350">
+      <c r="C350" s="38"/>
+      <c r="D350" s="6"/>
+    </row>
+    <row r="351">
+      <c r="C351" s="38"/>
+      <c r="D351" s="6"/>
+    </row>
+    <row r="352">
+      <c r="C352" s="38"/>
+      <c r="D352" s="6"/>
+    </row>
+    <row r="353">
+      <c r="C353" s="38"/>
+      <c r="D353" s="6"/>
+    </row>
+    <row r="354">
+      <c r="C354" s="38"/>
+      <c r="D354" s="6"/>
+    </row>
+    <row r="355">
+      <c r="C355" s="38"/>
+      <c r="D355" s="6"/>
+    </row>
+    <row r="356">
+      <c r="C356" s="38"/>
+      <c r="D356" s="6"/>
+    </row>
+    <row r="357">
+      <c r="C357" s="38"/>
+      <c r="D357" s="6"/>
+    </row>
+    <row r="358">
+      <c r="C358" s="38"/>
+      <c r="D358" s="6"/>
+    </row>
+    <row r="359">
+      <c r="C359" s="38"/>
+      <c r="D359" s="6"/>
+    </row>
+    <row r="360">
+      <c r="C360" s="38"/>
+      <c r="D360" s="6"/>
+    </row>
+    <row r="361">
+      <c r="C361" s="38"/>
+      <c r="D361" s="6"/>
+    </row>
+    <row r="362">
+      <c r="C362" s="38"/>
+      <c r="D362" s="6"/>
+    </row>
+    <row r="363">
+      <c r="C363" s="38"/>
+      <c r="D363" s="6"/>
+    </row>
+    <row r="364">
+      <c r="C364" s="38"/>
+      <c r="D364" s="6"/>
+    </row>
+    <row r="365">
+      <c r="C365" s="38"/>
+      <c r="D365" s="6"/>
+    </row>
+    <row r="366">
+      <c r="C366" s="38"/>
+      <c r="D366" s="6"/>
+    </row>
+    <row r="367">
+      <c r="C367" s="38"/>
+      <c r="D367" s="6"/>
+    </row>
+    <row r="368">
+      <c r="C368" s="38"/>
+      <c r="D368" s="6"/>
+    </row>
+    <row r="369">
+      <c r="C369" s="38"/>
+      <c r="D369" s="6"/>
+    </row>
+    <row r="370">
+      <c r="C370" s="38"/>
+      <c r="D370" s="6"/>
+    </row>
+    <row r="371">
+      <c r="C371" s="38"/>
+      <c r="D371" s="6"/>
+    </row>
+    <row r="372">
+      <c r="C372" s="38"/>
+      <c r="D372" s="6"/>
+    </row>
+    <row r="373">
+      <c r="C373" s="38"/>
+      <c r="D373" s="6"/>
+    </row>
+    <row r="374">
+      <c r="C374" s="38"/>
+      <c r="D374" s="6"/>
+    </row>
+    <row r="375">
+      <c r="C375" s="38"/>
+      <c r="D375" s="6"/>
+    </row>
+    <row r="376">
+      <c r="C376" s="38"/>
+      <c r="D376" s="6"/>
+    </row>
+    <row r="377">
+      <c r="C377" s="38"/>
+      <c r="D377" s="6"/>
+    </row>
+    <row r="378">
+      <c r="C378" s="38"/>
+      <c r="D378" s="6"/>
+    </row>
+    <row r="379">
+      <c r="C379" s="38"/>
+      <c r="D379" s="6"/>
+    </row>
+    <row r="380">
+      <c r="C380" s="38"/>
+      <c r="D380" s="6"/>
+    </row>
+    <row r="381">
+      <c r="C381" s="38"/>
+      <c r="D381" s="6"/>
+    </row>
+    <row r="382">
+      <c r="C382" s="38"/>
+      <c r="D382" s="6"/>
+    </row>
+    <row r="383">
+      <c r="C383" s="38"/>
+      <c r="D383" s="6"/>
+    </row>
+    <row r="384">
+      <c r="C384" s="38"/>
+      <c r="D384" s="6"/>
+    </row>
+    <row r="385">
+      <c r="C385" s="38"/>
+      <c r="D385" s="6"/>
+    </row>
+    <row r="386">
+      <c r="C386" s="38"/>
+      <c r="D386" s="6"/>
+    </row>
+    <row r="387">
+      <c r="C387" s="38"/>
+      <c r="D387" s="6"/>
+    </row>
+    <row r="388">
+      <c r="C388" s="38"/>
+      <c r="D388" s="6"/>
+    </row>
+    <row r="389">
+      <c r="C389" s="38"/>
+      <c r="D389" s="6"/>
+    </row>
+    <row r="390">
+      <c r="C390" s="38"/>
+      <c r="D390" s="6"/>
+    </row>
+    <row r="391">
+      <c r="C391" s="38"/>
+      <c r="D391" s="6"/>
+    </row>
+    <row r="392">
+      <c r="C392" s="38"/>
+      <c r="D392" s="6"/>
+    </row>
+    <row r="393">
+      <c r="C393" s="38"/>
+      <c r="D393" s="6"/>
+    </row>
+    <row r="394">
+      <c r="C394" s="38"/>
+      <c r="D394" s="6"/>
+    </row>
+    <row r="395">
+      <c r="C395" s="38"/>
+      <c r="D395" s="6"/>
+    </row>
+    <row r="396">
+      <c r="C396" s="38"/>
+      <c r="D396" s="6"/>
+    </row>
+    <row r="397">
+      <c r="C397" s="38"/>
+      <c r="D397" s="6"/>
+    </row>
+    <row r="398">
+      <c r="C398" s="38"/>
+      <c r="D398" s="6"/>
+    </row>
+    <row r="399">
+      <c r="C399" s="38"/>
+      <c r="D399" s="6"/>
+    </row>
+    <row r="400">
+      <c r="C400" s="38"/>
+      <c r="D400" s="6"/>
+    </row>
+    <row r="401">
+      <c r="C401" s="38"/>
+      <c r="D401" s="6"/>
+    </row>
+    <row r="402">
+      <c r="C402" s="38"/>
+      <c r="D402" s="6"/>
+    </row>
+    <row r="403">
+      <c r="C403" s="38"/>
+      <c r="D403" s="6"/>
+    </row>
+    <row r="404">
+      <c r="C404" s="38"/>
+      <c r="D404" s="6"/>
+    </row>
+    <row r="405">
+      <c r="C405" s="38"/>
+      <c r="D405" s="6"/>
+    </row>
+    <row r="406">
+      <c r="C406" s="38"/>
+      <c r="D406" s="6"/>
+    </row>
+    <row r="407">
+      <c r="C407" s="38"/>
+      <c r="D407" s="6"/>
+    </row>
+    <row r="408">
+      <c r="C408" s="38"/>
+      <c r="D408" s="6"/>
+    </row>
+    <row r="409">
+      <c r="C409" s="38"/>
+      <c r="D409" s="6"/>
+    </row>
+    <row r="410">
+      <c r="C410" s="38"/>
+      <c r="D410" s="6"/>
+    </row>
+    <row r="411">
+      <c r="C411" s="38"/>
+      <c r="D411" s="6"/>
+    </row>
+    <row r="412">
+      <c r="C412" s="38"/>
+      <c r="D412" s="6"/>
+    </row>
+    <row r="413">
+      <c r="C413" s="38"/>
+      <c r="D413" s="6"/>
+    </row>
+    <row r="414">
+      <c r="C414" s="38"/>
+      <c r="D414" s="6"/>
+    </row>
+    <row r="415">
+      <c r="C415" s="38"/>
+      <c r="D415" s="6"/>
+    </row>
+    <row r="416">
+      <c r="C416" s="38"/>
+      <c r="D416" s="6"/>
+    </row>
+    <row r="417">
+      <c r="C417" s="38"/>
+      <c r="D417" s="6"/>
+    </row>
+    <row r="418">
+      <c r="C418" s="38"/>
+      <c r="D418" s="6"/>
+    </row>
+    <row r="419">
+      <c r="C419" s="38"/>
+      <c r="D419" s="6"/>
+    </row>
+    <row r="420">
+      <c r="C420" s="38"/>
+      <c r="D420" s="6"/>
+    </row>
+    <row r="421">
+      <c r="C421" s="38"/>
+      <c r="D421" s="6"/>
+    </row>
+    <row r="422">
+      <c r="C422" s="38"/>
+      <c r="D422" s="6"/>
+    </row>
+    <row r="423">
+      <c r="C423" s="38"/>
+      <c r="D423" s="6"/>
+    </row>
+    <row r="424">
+      <c r="C424" s="38"/>
+      <c r="D424" s="6"/>
+    </row>
+    <row r="425">
+      <c r="C425" s="38"/>
+      <c r="D425" s="6"/>
+    </row>
+    <row r="426">
+      <c r="C426" s="38"/>
+      <c r="D426" s="6"/>
+    </row>
+    <row r="427">
+      <c r="C427" s="38"/>
+      <c r="D427" s="6"/>
+    </row>
+    <row r="428">
+      <c r="C428" s="38"/>
+      <c r="D428" s="6"/>
+    </row>
+    <row r="429">
+      <c r="C429" s="38"/>
+      <c r="D429" s="6"/>
+    </row>
+    <row r="430">
+      <c r="C430" s="38"/>
+      <c r="D430" s="6"/>
+    </row>
+    <row r="431">
+      <c r="C431" s="38"/>
+      <c r="D431" s="6"/>
+    </row>
+    <row r="432">
+      <c r="C432" s="38"/>
+      <c r="D432" s="6"/>
+    </row>
+    <row r="433">
+      <c r="C433" s="38"/>
+      <c r="D433" s="6"/>
+    </row>
+    <row r="434">
+      <c r="C434" s="38"/>
+      <c r="D434" s="6"/>
+    </row>
+    <row r="435">
+      <c r="C435" s="38"/>
+      <c r="D435" s="6"/>
+    </row>
+    <row r="436">
+      <c r="C436" s="38"/>
+      <c r="D436" s="6"/>
+    </row>
+    <row r="437">
+      <c r="C437" s="38"/>
+      <c r="D437" s="6"/>
+    </row>
+    <row r="438">
+      <c r="C438" s="38"/>
+      <c r="D438" s="6"/>
+    </row>
+    <row r="439">
+      <c r="C439" s="38"/>
+      <c r="D439" s="6"/>
+    </row>
+    <row r="440">
+      <c r="C440" s="38"/>
+      <c r="D440" s="6"/>
+    </row>
+    <row r="441">
+      <c r="C441" s="38"/>
+      <c r="D441" s="6"/>
+    </row>
+    <row r="442">
+      <c r="C442" s="38"/>
+      <c r="D442" s="6"/>
+    </row>
+    <row r="443">
+      <c r="C443" s="38"/>
+      <c r="D443" s="6"/>
+    </row>
+    <row r="444">
+      <c r="C444" s="38"/>
+      <c r="D444" s="6"/>
+    </row>
+    <row r="445">
+      <c r="C445" s="38"/>
+      <c r="D445" s="6"/>
+    </row>
+    <row r="446">
+      <c r="C446" s="38"/>
+      <c r="D446" s="6"/>
+    </row>
+    <row r="447">
+      <c r="C447" s="38"/>
+      <c r="D447" s="6"/>
+    </row>
+    <row r="448">
+      <c r="C448" s="38"/>
+      <c r="D448" s="6"/>
+    </row>
+    <row r="449">
+      <c r="C449" s="38"/>
+      <c r="D449" s="6"/>
+    </row>
+    <row r="450">
+      <c r="C450" s="38"/>
+      <c r="D450" s="6"/>
+    </row>
+    <row r="451">
+      <c r="C451" s="38"/>
+      <c r="D451" s="6"/>
+    </row>
+    <row r="452">
+      <c r="C452" s="38"/>
+      <c r="D452" s="6"/>
+    </row>
+    <row r="453">
+      <c r="C453" s="38"/>
+      <c r="D453" s="6"/>
+    </row>
+    <row r="454">
+      <c r="C454" s="38"/>
+      <c r="D454" s="6"/>
+    </row>
+    <row r="455">
+      <c r="C455" s="38"/>
+      <c r="D455" s="6"/>
+    </row>
+    <row r="456">
+      <c r="C456" s="38"/>
+      <c r="D456" s="6"/>
+    </row>
+    <row r="457">
+      <c r="C457" s="38"/>
+      <c r="D457" s="6"/>
+    </row>
+    <row r="458">
+      <c r="C458" s="38"/>
+      <c r="D458" s="6"/>
+    </row>
+    <row r="459">
+      <c r="C459" s="38"/>
+      <c r="D459" s="6"/>
+    </row>
+    <row r="460">
+      <c r="C460" s="38"/>
+      <c r="D460" s="6"/>
+    </row>
+    <row r="461">
+      <c r="C461" s="38"/>
+      <c r="D461" s="6"/>
+    </row>
+    <row r="462">
+      <c r="C462" s="38"/>
+      <c r="D462" s="6"/>
+    </row>
+    <row r="463">
+      <c r="C463" s="38"/>
+      <c r="D463" s="6"/>
+    </row>
+    <row r="464">
+      <c r="C464" s="38"/>
+      <c r="D464" s="6"/>
+    </row>
+    <row r="465">
+      <c r="C465" s="38"/>
+      <c r="D465" s="6"/>
+    </row>
+    <row r="466">
+      <c r="C466" s="38"/>
+      <c r="D466" s="6"/>
+    </row>
+    <row r="467">
+      <c r="C467" s="38"/>
+      <c r="D467" s="6"/>
+    </row>
+    <row r="468">
+      <c r="C468" s="38"/>
+      <c r="D468" s="6"/>
+    </row>
+    <row r="469">
+      <c r="C469" s="38"/>
+      <c r="D469" s="6"/>
+    </row>
+    <row r="470">
+      <c r="C470" s="38"/>
+      <c r="D470" s="6"/>
+    </row>
+    <row r="471">
+      <c r="C471" s="38"/>
+      <c r="D471" s="6"/>
+    </row>
+    <row r="472">
+      <c r="C472" s="38"/>
+      <c r="D472" s="6"/>
+    </row>
+    <row r="473">
+      <c r="C473" s="38"/>
+      <c r="D473" s="6"/>
+    </row>
+    <row r="474">
+      <c r="C474" s="38"/>
+      <c r="D474" s="6"/>
+    </row>
+    <row r="475">
+      <c r="C475" s="38"/>
+      <c r="D475" s="6"/>
+    </row>
+    <row r="476">
+      <c r="C476" s="38"/>
+      <c r="D476" s="6"/>
+    </row>
+    <row r="477">
+      <c r="C477" s="38"/>
+      <c r="D477" s="6"/>
+    </row>
+    <row r="478">
+      <c r="C478" s="38"/>
+      <c r="D478" s="6"/>
+    </row>
+    <row r="479">
+      <c r="C479" s="38"/>
+      <c r="D479" s="6"/>
+    </row>
+    <row r="480">
+      <c r="C480" s="38"/>
+      <c r="D480" s="6"/>
+    </row>
+    <row r="481">
+      <c r="C481" s="38"/>
+      <c r="D481" s="6"/>
+    </row>
+    <row r="482">
+      <c r="C482" s="38"/>
+      <c r="D482" s="6"/>
+    </row>
+    <row r="483">
+      <c r="C483" s="38"/>
+      <c r="D483" s="6"/>
+    </row>
+    <row r="484">
+      <c r="C484" s="38"/>
+      <c r="D484" s="6"/>
+    </row>
+    <row r="485">
+      <c r="C485" s="38"/>
+      <c r="D485" s="6"/>
+    </row>
+    <row r="486">
+      <c r="C486" s="38"/>
+      <c r="D486" s="6"/>
+    </row>
+    <row r="487">
+      <c r="C487" s="38"/>
+      <c r="D487" s="6"/>
+    </row>
+    <row r="488">
+      <c r="C488" s="38"/>
+      <c r="D488" s="6"/>
+    </row>
+    <row r="489">
+      <c r="C489" s="38"/>
+      <c r="D489" s="6"/>
+    </row>
+    <row r="490">
+      <c r="C490" s="38"/>
+      <c r="D490" s="6"/>
+    </row>
+    <row r="491">
+      <c r="C491" s="38"/>
+      <c r="D491" s="6"/>
+    </row>
+    <row r="492">
+      <c r="C492" s="38"/>
+      <c r="D492" s="6"/>
+    </row>
+    <row r="493">
+      <c r="C493" s="38"/>
+      <c r="D493" s="6"/>
+    </row>
+    <row r="494">
+      <c r="C494" s="38"/>
+      <c r="D494" s="6"/>
+    </row>
+    <row r="495">
+      <c r="C495" s="38"/>
+      <c r="D495" s="6"/>
+    </row>
+    <row r="496">
+      <c r="C496" s="38"/>
+      <c r="D496" s="6"/>
+    </row>
+    <row r="497">
+      <c r="C497" s="38"/>
+      <c r="D497" s="6"/>
+    </row>
+    <row r="498">
+      <c r="C498" s="38"/>
+      <c r="D498" s="6"/>
+    </row>
+    <row r="499">
+      <c r="C499" s="38"/>
+      <c r="D499" s="6"/>
+    </row>
+    <row r="500">
+      <c r="C500" s="38"/>
+      <c r="D500" s="6"/>
+    </row>
+    <row r="501">
+      <c r="C501" s="38"/>
+      <c r="D501" s="6"/>
+    </row>
+    <row r="502">
+      <c r="C502" s="38"/>
+      <c r="D502" s="6"/>
+    </row>
+    <row r="503">
+      <c r="C503" s="38"/>
+      <c r="D503" s="6"/>
+    </row>
+    <row r="504">
+      <c r="C504" s="38"/>
+      <c r="D504" s="6"/>
+    </row>
+    <row r="505">
+      <c r="C505" s="38"/>
+      <c r="D505" s="6"/>
+    </row>
+    <row r="506">
+      <c r="C506" s="38"/>
+      <c r="D506" s="6"/>
+    </row>
+    <row r="507">
+      <c r="C507" s="38"/>
+      <c r="D507" s="6"/>
+    </row>
+    <row r="508">
+      <c r="C508" s="38"/>
+      <c r="D508" s="6"/>
+    </row>
+    <row r="509">
+      <c r="C509" s="38"/>
+      <c r="D509" s="6"/>
+    </row>
+    <row r="510">
+      <c r="C510" s="38"/>
+      <c r="D510" s="6"/>
+    </row>
+    <row r="511">
+      <c r="C511" s="38"/>
+      <c r="D511" s="6"/>
+    </row>
+    <row r="512">
+      <c r="C512" s="38"/>
+      <c r="D512" s="6"/>
+    </row>
+    <row r="513">
+      <c r="C513" s="38"/>
+      <c r="D513" s="6"/>
+    </row>
+    <row r="514">
+      <c r="C514" s="38"/>
+      <c r="D514" s="6"/>
+    </row>
+    <row r="515">
+      <c r="C515" s="38"/>
+      <c r="D515" s="6"/>
+    </row>
+    <row r="516">
+      <c r="C516" s="38"/>
+      <c r="D516" s="6"/>
+    </row>
+    <row r="517">
+      <c r="C517" s="38"/>
+      <c r="D517" s="6"/>
+    </row>
+    <row r="518">
+      <c r="C518" s="38"/>
+      <c r="D518" s="6"/>
+    </row>
+    <row r="519">
+      <c r="C519" s="38"/>
+      <c r="D519" s="6"/>
+    </row>
+    <row r="520">
+      <c r="C520" s="38"/>
+      <c r="D520" s="6"/>
+    </row>
+    <row r="521">
+      <c r="C521" s="38"/>
+      <c r="D521" s="6"/>
+    </row>
+    <row r="522">
+      <c r="C522" s="38"/>
+      <c r="D522" s="6"/>
+    </row>
+    <row r="523">
+      <c r="C523" s="38"/>
+      <c r="D523" s="6"/>
+    </row>
+    <row r="524">
+      <c r="C524" s="38"/>
+      <c r="D524" s="6"/>
+    </row>
+    <row r="525">
+      <c r="C525" s="38"/>
+      <c r="D525" s="6"/>
+    </row>
+    <row r="526">
+      <c r="C526" s="38"/>
+      <c r="D526" s="6"/>
+    </row>
+    <row r="527">
+      <c r="C527" s="38"/>
+      <c r="D527" s="6"/>
+    </row>
+    <row r="528">
+      <c r="C528" s="38"/>
+      <c r="D528" s="6"/>
+    </row>
+    <row r="529">
+      <c r="C529" s="38"/>
+      <c r="D529" s="6"/>
+    </row>
+    <row r="530">
+      <c r="C530" s="38"/>
+      <c r="D530" s="6"/>
+    </row>
+    <row r="531">
+      <c r="C531" s="38"/>
+      <c r="D531" s="6"/>
+    </row>
+    <row r="532">
+      <c r="C532" s="38"/>
+      <c r="D532" s="6"/>
+    </row>
+    <row r="533">
+      <c r="C533" s="38"/>
+      <c r="D533" s="6"/>
+    </row>
+    <row r="534">
+      <c r="C534" s="38"/>
+      <c r="D534" s="6"/>
+    </row>
+    <row r="535">
+      <c r="C535" s="38"/>
+      <c r="D535" s="6"/>
+    </row>
+    <row r="536">
+      <c r="C536" s="38"/>
+      <c r="D536" s="6"/>
+    </row>
+    <row r="537">
+      <c r="C537" s="38"/>
+      <c r="D537" s="6"/>
+    </row>
+    <row r="538">
+      <c r="C538" s="38"/>
+      <c r="D538" s="6"/>
+    </row>
+    <row r="539">
+      <c r="C539" s="38"/>
+      <c r="D539" s="6"/>
+    </row>
+    <row r="540">
+      <c r="C540" s="38"/>
+      <c r="D540" s="6"/>
+    </row>
+    <row r="541">
+      <c r="C541" s="38"/>
+      <c r="D541" s="6"/>
+    </row>
+    <row r="542">
+      <c r="C542" s="38"/>
+      <c r="D542" s="6"/>
+    </row>
+    <row r="543">
+      <c r="C543" s="38"/>
+      <c r="D543" s="6"/>
+    </row>
+    <row r="544">
+      <c r="C544" s="38"/>
+      <c r="D544" s="6"/>
+    </row>
+    <row r="545">
+      <c r="C545" s="38"/>
+      <c r="D545" s="6"/>
+    </row>
+    <row r="546">
+      <c r="C546" s="38"/>
+      <c r="D546" s="6"/>
+    </row>
+    <row r="547">
+      <c r="C547" s="38"/>
+      <c r="D547" s="6"/>
+    </row>
+    <row r="548">
+      <c r="C548" s="38"/>
+      <c r="D548" s="6"/>
+    </row>
+    <row r="549">
+      <c r="C549" s="38"/>
+      <c r="D549" s="6"/>
+    </row>
+    <row r="550">
+      <c r="C550" s="38"/>
+      <c r="D550" s="6"/>
+    </row>
+    <row r="551">
+      <c r="C551" s="38"/>
+      <c r="D551" s="6"/>
+    </row>
+    <row r="552">
+      <c r="C552" s="38"/>
+      <c r="D552" s="6"/>
+    </row>
+    <row r="553">
+      <c r="C553" s="38"/>
+      <c r="D553" s="6"/>
+    </row>
+    <row r="554">
+      <c r="C554" s="38"/>
+      <c r="D554" s="6"/>
+    </row>
+    <row r="555">
+      <c r="C555" s="38"/>
+      <c r="D555" s="6"/>
+    </row>
+    <row r="556">
+      <c r="C556" s="38"/>
+      <c r="D556" s="6"/>
+    </row>
+    <row r="557">
+      <c r="C557" s="38"/>
+      <c r="D557" s="6"/>
+    </row>
+    <row r="558">
+      <c r="C558" s="38"/>
+      <c r="D558" s="6"/>
+    </row>
+    <row r="559">
+      <c r="C559" s="38"/>
+      <c r="D559" s="6"/>
+    </row>
+    <row r="560">
+      <c r="C560" s="38"/>
+      <c r="D560" s="6"/>
+    </row>
+    <row r="561">
+      <c r="C561" s="38"/>
+      <c r="D561" s="6"/>
+    </row>
+    <row r="562">
+      <c r="C562" s="38"/>
+      <c r="D562" s="6"/>
+    </row>
+    <row r="563">
+      <c r="C563" s="38"/>
+      <c r="D563" s="6"/>
+    </row>
+    <row r="564">
+      <c r="C564" s="38"/>
+      <c r="D564" s="6"/>
+    </row>
+    <row r="565">
+      <c r="C565" s="38"/>
+      <c r="D565" s="6"/>
+    </row>
+    <row r="566">
+      <c r="C566" s="38"/>
+      <c r="D566" s="6"/>
+    </row>
+    <row r="567">
+      <c r="C567" s="38"/>
+      <c r="D567" s="6"/>
+    </row>
+    <row r="568">
+      <c r="C568" s="38"/>
+      <c r="D568" s="6"/>
+    </row>
+    <row r="569">
+      <c r="C569" s="38"/>
+      <c r="D569" s="6"/>
+    </row>
+    <row r="570">
+      <c r="C570" s="38"/>
+      <c r="D570" s="6"/>
+    </row>
+    <row r="571">
+      <c r="C571" s="38"/>
+      <c r="D571" s="6"/>
+    </row>
+    <row r="572">
+      <c r="C572" s="38"/>
+      <c r="D572" s="6"/>
+    </row>
+    <row r="573">
+      <c r="C573" s="38"/>
+      <c r="D573" s="6"/>
+    </row>
+    <row r="574">
+      <c r="C574" s="38"/>
+      <c r="D574" s="6"/>
+    </row>
+    <row r="575">
+      <c r="C575" s="38"/>
+      <c r="D575" s="6"/>
+    </row>
+    <row r="576">
+      <c r="C576" s="38"/>
+      <c r="D576" s="6"/>
+    </row>
+    <row r="577">
+      <c r="C577" s="38"/>
+      <c r="D577" s="6"/>
+    </row>
+    <row r="578">
+      <c r="C578" s="38"/>
+      <c r="D578" s="6"/>
+    </row>
+    <row r="579">
+      <c r="C579" s="38"/>
+      <c r="D579" s="6"/>
+    </row>
+    <row r="580">
+      <c r="C580" s="38"/>
+      <c r="D580" s="6"/>
+    </row>
+    <row r="581">
+      <c r="C581" s="38"/>
+      <c r="D581" s="6"/>
+    </row>
+    <row r="582">
+      <c r="C582" s="38"/>
+      <c r="D582" s="6"/>
+    </row>
+    <row r="583">
+      <c r="C583" s="38"/>
+      <c r="D583" s="6"/>
+    </row>
+    <row r="584">
+      <c r="C584" s="38"/>
+      <c r="D584" s="6"/>
+    </row>
+    <row r="585">
+      <c r="C585" s="38"/>
+      <c r="D585" s="6"/>
+    </row>
+    <row r="586">
+      <c r="C586" s="38"/>
+      <c r="D586" s="6"/>
+    </row>
+    <row r="587">
+      <c r="C587" s="38"/>
+      <c r="D587" s="6"/>
+    </row>
+    <row r="588">
+      <c r="C588" s="38"/>
+      <c r="D588" s="6"/>
+    </row>
+    <row r="589">
+      <c r="C589" s="38"/>
+      <c r="D589" s="6"/>
+    </row>
+    <row r="590">
+      <c r="C590" s="38"/>
+      <c r="D590" s="6"/>
+    </row>
+    <row r="591">
+      <c r="C591" s="38"/>
+      <c r="D591" s="6"/>
+    </row>
+    <row r="592">
+      <c r="C592" s="38"/>
+      <c r="D592" s="6"/>
+    </row>
+    <row r="593">
+      <c r="C593" s="38"/>
+      <c r="D593" s="6"/>
+    </row>
+    <row r="594">
+      <c r="C594" s="38"/>
+      <c r="D594" s="6"/>
+    </row>
+    <row r="595">
+      <c r="C595" s="38"/>
+      <c r="D595" s="6"/>
+    </row>
+    <row r="596">
+      <c r="C596" s="38"/>
+      <c r="D596" s="6"/>
+    </row>
+    <row r="597">
+      <c r="C597" s="38"/>
+      <c r="D597" s="6"/>
+    </row>
+    <row r="598">
+      <c r="C598" s="38"/>
+      <c r="D598" s="6"/>
+    </row>
+    <row r="599">
+      <c r="C599" s="38"/>
+      <c r="D599" s="6"/>
+    </row>
+    <row r="600">
+      <c r="C600" s="38"/>
+      <c r="D600" s="6"/>
+    </row>
+    <row r="601">
+      <c r="C601" s="38"/>
+      <c r="D601" s="6"/>
+    </row>
+    <row r="602">
+      <c r="C602" s="38"/>
+      <c r="D602" s="6"/>
+    </row>
+    <row r="603">
+      <c r="C603" s="38"/>
+      <c r="D603" s="6"/>
+    </row>
+    <row r="604">
+      <c r="C604" s="38"/>
+      <c r="D604" s="6"/>
+    </row>
+    <row r="605">
+      <c r="C605" s="38"/>
+      <c r="D605" s="6"/>
+    </row>
+    <row r="606">
+      <c r="C606" s="38"/>
+      <c r="D606" s="6"/>
+    </row>
+    <row r="607">
+      <c r="C607" s="38"/>
+      <c r="D607" s="6"/>
+    </row>
+    <row r="608">
+      <c r="C608" s="38"/>
+      <c r="D608" s="6"/>
+    </row>
+    <row r="609">
+      <c r="C609" s="38"/>
+      <c r="D609" s="6"/>
+    </row>
+    <row r="610">
+      <c r="C610" s="38"/>
+      <c r="D610" s="6"/>
+    </row>
+    <row r="611">
+      <c r="C611" s="38"/>
+      <c r="D611" s="6"/>
+    </row>
+    <row r="612">
+      <c r="C612" s="38"/>
+      <c r="D612" s="6"/>
+    </row>
+    <row r="613">
+      <c r="C613" s="38"/>
+      <c r="D613" s="6"/>
+    </row>
+    <row r="614">
+      <c r="C614" s="38"/>
+      <c r="D614" s="6"/>
+    </row>
+    <row r="615">
+      <c r="C615" s="38"/>
+      <c r="D615" s="6"/>
+    </row>
+    <row r="616">
+      <c r="C616" s="38"/>
+      <c r="D616" s="6"/>
+    </row>
+    <row r="617">
+      <c r="C617" s="38"/>
+      <c r="D617" s="6"/>
+    </row>
+    <row r="618">
+      <c r="C618" s="38"/>
+      <c r="D618" s="6"/>
+    </row>
+    <row r="619">
+      <c r="C619" s="38"/>
+      <c r="D619" s="6"/>
+    </row>
+    <row r="620">
+      <c r="C620" s="38"/>
+      <c r="D620" s="6"/>
+    </row>
+    <row r="621">
+      <c r="C621" s="38"/>
+      <c r="D621" s="6"/>
+    </row>
+    <row r="622">
+      <c r="C622" s="38"/>
+      <c r="D622" s="6"/>
+    </row>
+    <row r="623">
+      <c r="C623" s="38"/>
+      <c r="D623" s="6"/>
+    </row>
+    <row r="624">
+      <c r="C624" s="38"/>
+      <c r="D624" s="6"/>
+    </row>
+    <row r="625">
+      <c r="C625" s="38"/>
+      <c r="D625" s="6"/>
+    </row>
+    <row r="626">
+      <c r="C626" s="38"/>
+      <c r="D626" s="6"/>
+    </row>
+    <row r="627">
+      <c r="C627" s="38"/>
+      <c r="D627" s="6"/>
+    </row>
+    <row r="628">
+      <c r="C628" s="38"/>
+      <c r="D628" s="6"/>
+    </row>
+    <row r="629">
+      <c r="C629" s="38"/>
+      <c r="D629" s="6"/>
+    </row>
+    <row r="630">
+      <c r="C630" s="38"/>
+      <c r="D630" s="6"/>
+    </row>
+    <row r="631">
+      <c r="C631" s="38"/>
+      <c r="D631" s="6"/>
+    </row>
+    <row r="632">
+      <c r="C632" s="38"/>
+      <c r="D632" s="6"/>
+    </row>
+    <row r="633">
+      <c r="C633" s="38"/>
+      <c r="D633" s="6"/>
+    </row>
+    <row r="634">
+      <c r="C634" s="38"/>
+      <c r="D634" s="6"/>
+    </row>
+    <row r="635">
+      <c r="C635" s="38"/>
+      <c r="D635" s="6"/>
+    </row>
+    <row r="636">
+      <c r="C636" s="38"/>
+      <c r="D636" s="6"/>
+    </row>
+    <row r="637">
+      <c r="C637" s="38"/>
+      <c r="D637" s="6"/>
+    </row>
+    <row r="638">
+      <c r="C638" s="38"/>
+      <c r="D638" s="6"/>
+    </row>
+    <row r="639">
+      <c r="C639" s="38"/>
+      <c r="D639" s="6"/>
+    </row>
+    <row r="640">
+      <c r="C640" s="38"/>
+      <c r="D640" s="6"/>
+    </row>
+    <row r="641">
+      <c r="C641" s="38"/>
+      <c r="D641" s="6"/>
+    </row>
+    <row r="642">
+      <c r="C642" s="38"/>
+      <c r="D642" s="6"/>
+    </row>
+    <row r="643">
+      <c r="C643" s="38"/>
+      <c r="D643" s="6"/>
+    </row>
+    <row r="644">
+      <c r="C644" s="38"/>
+      <c r="D644" s="6"/>
+    </row>
+    <row r="645">
+      <c r="C645" s="38"/>
+      <c r="D645" s="6"/>
+    </row>
+    <row r="646">
+      <c r="C646" s="38"/>
+      <c r="D646" s="6"/>
+    </row>
+    <row r="647">
+      <c r="C647" s="38"/>
+      <c r="D647" s="6"/>
+    </row>
+    <row r="648">
+      <c r="C648" s="38"/>
+      <c r="D648" s="6"/>
+    </row>
+    <row r="649">
+      <c r="C649" s="38"/>
+      <c r="D649" s="6"/>
+    </row>
+    <row r="650">
+      <c r="C650" s="38"/>
+      <c r="D650" s="6"/>
+    </row>
+    <row r="651">
+      <c r="C651" s="38"/>
+      <c r="D651" s="6"/>
+    </row>
+    <row r="652">
+      <c r="C652" s="38"/>
+      <c r="D652" s="6"/>
+    </row>
+    <row r="653">
+      <c r="C653" s="38"/>
+      <c r="D653" s="6"/>
+    </row>
+    <row r="654">
+      <c r="C654" s="38"/>
+      <c r="D654" s="6"/>
+    </row>
+    <row r="655">
+      <c r="C655" s="38"/>
+      <c r="D655" s="6"/>
+    </row>
+    <row r="656">
+      <c r="C656" s="38"/>
+      <c r="D656" s="6"/>
+    </row>
+    <row r="657">
+      <c r="C657" s="38"/>
+      <c r="D657" s="6"/>
+    </row>
+    <row r="658">
+      <c r="C658" s="38"/>
+      <c r="D658" s="6"/>
+    </row>
+    <row r="659">
+      <c r="C659" s="38"/>
+      <c r="D659" s="6"/>
+    </row>
+    <row r="660">
+      <c r="C660" s="38"/>
+      <c r="D660" s="6"/>
+    </row>
+    <row r="661">
+      <c r="C661" s="38"/>
+      <c r="D661" s="6"/>
+    </row>
+    <row r="662">
+      <c r="C662" s="38"/>
+      <c r="D662" s="6"/>
+    </row>
+    <row r="663">
+      <c r="C663" s="38"/>
+      <c r="D663" s="6"/>
+    </row>
+    <row r="664">
+      <c r="C664" s="38"/>
+      <c r="D664" s="6"/>
+    </row>
+    <row r="665">
+      <c r="C665" s="38"/>
+      <c r="D665" s="6"/>
+    </row>
+    <row r="666">
+      <c r="C666" s="38"/>
+      <c r="D666" s="6"/>
+    </row>
+    <row r="667">
+      <c r="C667" s="38"/>
+      <c r="D667" s="6"/>
+    </row>
+    <row r="668">
+      <c r="C668" s="38"/>
+      <c r="D668" s="6"/>
+    </row>
+    <row r="669">
+      <c r="C669" s="38"/>
+      <c r="D669" s="6"/>
+    </row>
+    <row r="670">
+      <c r="C670" s="38"/>
+      <c r="D670" s="6"/>
+    </row>
+    <row r="671">
+      <c r="C671" s="38"/>
+      <c r="D671" s="6"/>
+    </row>
+    <row r="672">
+      <c r="C672" s="38"/>
+      <c r="D672" s="6"/>
+    </row>
+    <row r="673">
+      <c r="C673" s="38"/>
+      <c r="D673" s="6"/>
+    </row>
+    <row r="674">
+      <c r="C674" s="38"/>
+      <c r="D674" s="6"/>
+    </row>
+    <row r="675">
+      <c r="C675" s="38"/>
+      <c r="D675" s="6"/>
+    </row>
+    <row r="676">
+      <c r="C676" s="38"/>
+      <c r="D676" s="6"/>
+    </row>
+    <row r="677">
+      <c r="C677" s="38"/>
+      <c r="D677" s="6"/>
+    </row>
+    <row r="678">
+      <c r="C678" s="38"/>
+      <c r="D678" s="6"/>
+    </row>
+    <row r="679">
+      <c r="C679" s="38"/>
+      <c r="D679" s="6"/>
+    </row>
+    <row r="680">
+      <c r="C680" s="38"/>
+      <c r="D680" s="6"/>
+    </row>
+    <row r="681">
+      <c r="C681" s="38"/>
+      <c r="D681" s="6"/>
+    </row>
+    <row r="682">
+      <c r="C682" s="38"/>
+      <c r="D682" s="6"/>
+    </row>
+    <row r="683">
+      <c r="C683" s="38"/>
+      <c r="D683" s="6"/>
+    </row>
+    <row r="684">
+      <c r="C684" s="38"/>
+      <c r="D684" s="6"/>
+    </row>
+    <row r="685">
+      <c r="C685" s="38"/>
+      <c r="D685" s="6"/>
+    </row>
+    <row r="686">
+      <c r="C686" s="38"/>
+      <c r="D686" s="6"/>
+    </row>
+    <row r="687">
+      <c r="C687" s="38"/>
+      <c r="D687" s="6"/>
+    </row>
+    <row r="688">
+      <c r="C688" s="38"/>
+      <c r="D688" s="6"/>
+    </row>
+    <row r="689">
+      <c r="C689" s="38"/>
+      <c r="D689" s="6"/>
+    </row>
+    <row r="690">
+      <c r="C690" s="38"/>
+      <c r="D690" s="6"/>
+    </row>
+    <row r="691">
+      <c r="C691" s="38"/>
+      <c r="D691" s="6"/>
+    </row>
+    <row r="692">
+      <c r="C692" s="38"/>
+      <c r="D692" s="6"/>
+    </row>
+    <row r="693">
+      <c r="C693" s="38"/>
+      <c r="D693" s="6"/>
+    </row>
+    <row r="694">
+      <c r="C694" s="38"/>
+      <c r="D694" s="6"/>
+    </row>
+    <row r="695">
+      <c r="C695" s="38"/>
+      <c r="D695" s="6"/>
+    </row>
+    <row r="696">
+      <c r="C696" s="38"/>
+      <c r="D696" s="6"/>
+    </row>
+    <row r="697">
+      <c r="C697" s="38"/>
+      <c r="D697" s="6"/>
+    </row>
+    <row r="698">
+      <c r="C698" s="38"/>
+      <c r="D698" s="6"/>
+    </row>
+    <row r="699">
+      <c r="C699" s="38"/>
+      <c r="D699" s="6"/>
+    </row>
+    <row r="700">
+      <c r="C700" s="38"/>
+      <c r="D700" s="6"/>
+    </row>
+    <row r="701">
+      <c r="C701" s="38"/>
+      <c r="D701" s="6"/>
+    </row>
+    <row r="702">
+      <c r="C702" s="38"/>
+      <c r="D702" s="6"/>
+    </row>
+    <row r="703">
+      <c r="C703" s="38"/>
+      <c r="D703" s="6"/>
+    </row>
+    <row r="704">
+      <c r="C704" s="38"/>
+      <c r="D704" s="6"/>
+    </row>
+    <row r="705">
+      <c r="C705" s="38"/>
+      <c r="D705" s="6"/>
+    </row>
+    <row r="706">
+      <c r="C706" s="38"/>
+      <c r="D706" s="6"/>
+    </row>
+    <row r="707">
+      <c r="C707" s="38"/>
+      <c r="D707" s="6"/>
+    </row>
+    <row r="708">
+      <c r="C708" s="38"/>
+      <c r="D708" s="6"/>
+    </row>
+    <row r="709">
+      <c r="C709" s="38"/>
+      <c r="D709" s="6"/>
+    </row>
+    <row r="710">
+      <c r="C710" s="38"/>
+      <c r="D710" s="6"/>
+    </row>
+    <row r="711">
+      <c r="C711" s="38"/>
+      <c r="D711" s="6"/>
+    </row>
+    <row r="712">
+      <c r="C712" s="38"/>
+      <c r="D712" s="6"/>
+    </row>
+    <row r="713">
+      <c r="C713" s="38"/>
+      <c r="D713" s="6"/>
+    </row>
+    <row r="714">
+      <c r="C714" s="38"/>
+      <c r="D714" s="6"/>
+    </row>
+    <row r="715">
+      <c r="C715" s="38"/>
+      <c r="D715" s="6"/>
+    </row>
+    <row r="716">
+      <c r="C716" s="38"/>
+      <c r="D716" s="6"/>
+    </row>
+    <row r="717">
+      <c r="C717" s="38"/>
+      <c r="D717" s="6"/>
+    </row>
+    <row r="718">
+      <c r="C718" s="38"/>
+      <c r="D718" s="6"/>
+    </row>
+    <row r="719">
+      <c r="C719" s="38"/>
+      <c r="D719" s="6"/>
+    </row>
+    <row r="720">
+      <c r="C720" s="38"/>
+      <c r="D720" s="6"/>
+    </row>
+    <row r="721">
+      <c r="C721" s="38"/>
+      <c r="D721" s="6"/>
+    </row>
+    <row r="722">
+      <c r="C722" s="38"/>
+      <c r="D722" s="6"/>
+    </row>
+    <row r="723">
+      <c r="C723" s="38"/>
+      <c r="D723" s="6"/>
+    </row>
+    <row r="724">
+      <c r="C724" s="38"/>
+      <c r="D724" s="6"/>
+    </row>
+    <row r="725">
+      <c r="C725" s="38"/>
+      <c r="D725" s="6"/>
+    </row>
+    <row r="726">
+      <c r="C726" s="38"/>
+      <c r="D726" s="6"/>
+    </row>
+    <row r="727">
+      <c r="C727" s="38"/>
+      <c r="D727" s="6"/>
+    </row>
+    <row r="728">
+      <c r="C728" s="38"/>
+      <c r="D728" s="6"/>
+    </row>
+    <row r="729">
+      <c r="C729" s="38"/>
+      <c r="D729" s="6"/>
+    </row>
+    <row r="730">
+      <c r="C730" s="38"/>
+      <c r="D730" s="6"/>
+    </row>
+    <row r="731">
+      <c r="C731" s="38"/>
+      <c r="D731" s="6"/>
+    </row>
+    <row r="732">
+      <c r="C732" s="38"/>
+      <c r="D732" s="6"/>
+    </row>
+    <row r="733">
+      <c r="C733" s="38"/>
+      <c r="D733" s="6"/>
+    </row>
+    <row r="734">
+      <c r="C734" s="38"/>
+      <c r="D734" s="6"/>
+    </row>
+    <row r="735">
+      <c r="C735" s="38"/>
+      <c r="D735" s="6"/>
+    </row>
+    <row r="736">
+      <c r="C736" s="38"/>
+      <c r="D736" s="6"/>
+    </row>
+    <row r="737">
+      <c r="C737" s="38"/>
+      <c r="D737" s="6"/>
+    </row>
+    <row r="738">
+      <c r="C738" s="38"/>
+      <c r="D738" s="6"/>
+    </row>
+    <row r="739">
+      <c r="C739" s="38"/>
+      <c r="D739" s="6"/>
+    </row>
+    <row r="740">
+      <c r="C740" s="38"/>
+      <c r="D740" s="6"/>
+    </row>
+    <row r="741">
+      <c r="C741" s="38"/>
+      <c r="D741" s="6"/>
+    </row>
+    <row r="742">
+      <c r="C742" s="38"/>
+      <c r="D742" s="6"/>
+    </row>
+    <row r="743">
+      <c r="C743" s="38"/>
+      <c r="D743" s="6"/>
+    </row>
+    <row r="744">
+      <c r="C744" s="38"/>
+      <c r="D744" s="6"/>
+    </row>
+    <row r="745">
+      <c r="C745" s="38"/>
+      <c r="D745" s="6"/>
+    </row>
+    <row r="746">
+      <c r="C746" s="38"/>
+      <c r="D746" s="6"/>
+    </row>
+    <row r="747">
+      <c r="C747" s="38"/>
+      <c r="D747" s="6"/>
+    </row>
+    <row r="748">
+      <c r="C748" s="38"/>
+      <c r="D748" s="6"/>
+    </row>
+    <row r="749">
+      <c r="C749" s="38"/>
+      <c r="D749" s="6"/>
+    </row>
+    <row r="750">
+      <c r="C750" s="38"/>
+      <c r="D750" s="6"/>
+    </row>
+    <row r="751">
+      <c r="C751" s="38"/>
+      <c r="D751" s="6"/>
+    </row>
+    <row r="752">
+      <c r="C752" s="38"/>
+      <c r="D752" s="6"/>
+    </row>
+    <row r="753">
+      <c r="C753" s="38"/>
+      <c r="D753" s="6"/>
+    </row>
+    <row r="754">
+      <c r="C754" s="38"/>
+      <c r="D754" s="6"/>
+    </row>
+    <row r="755">
+      <c r="C755" s="38"/>
+      <c r="D755" s="6"/>
+    </row>
+    <row r="756">
+      <c r="C756" s="38"/>
+      <c r="D756" s="6"/>
+    </row>
+    <row r="757">
+      <c r="C757" s="38"/>
+      <c r="D757" s="6"/>
+    </row>
+    <row r="758">
+      <c r="C758" s="38"/>
+      <c r="D758" s="6"/>
+    </row>
+    <row r="759">
+      <c r="C759" s="38"/>
+      <c r="D759" s="6"/>
+    </row>
+    <row r="760">
+      <c r="C760" s="38"/>
+      <c r="D760" s="6"/>
+    </row>
+    <row r="761">
+      <c r="C761" s="38"/>
+      <c r="D761" s="6"/>
+    </row>
+    <row r="762">
+      <c r="C762" s="38"/>
+      <c r="D762" s="6"/>
+    </row>
+    <row r="763">
+      <c r="C763" s="38"/>
+      <c r="D763" s="6"/>
+    </row>
+    <row r="764">
+      <c r="C764" s="38"/>
+      <c r="D764" s="6"/>
+    </row>
+    <row r="765">
+      <c r="C765" s="38"/>
+      <c r="D765" s="6"/>
+    </row>
+    <row r="766">
+      <c r="C766" s="38"/>
+      <c r="D766" s="6"/>
+    </row>
+    <row r="767">
+      <c r="C767" s="38"/>
+      <c r="D767" s="6"/>
+    </row>
+    <row r="768">
+      <c r="C768" s="38"/>
+      <c r="D768" s="6"/>
+    </row>
+    <row r="769">
+      <c r="C769" s="38"/>
+      <c r="D769" s="6"/>
+    </row>
+    <row r="770">
+      <c r="C770" s="38"/>
+      <c r="D770" s="6"/>
+    </row>
+    <row r="771">
+      <c r="C771" s="38"/>
+      <c r="D771" s="6"/>
+    </row>
+    <row r="772">
+      <c r="C772" s="38"/>
+      <c r="D772" s="6"/>
+    </row>
+    <row r="773">
+      <c r="C773" s="38"/>
+      <c r="D773" s="6"/>
+    </row>
+    <row r="774">
+      <c r="C774" s="38"/>
+      <c r="D774" s="6"/>
+    </row>
+    <row r="775">
+      <c r="C775" s="38"/>
+      <c r="D775" s="6"/>
+    </row>
+    <row r="776">
+      <c r="C776" s="38"/>
+      <c r="D776" s="6"/>
+    </row>
+    <row r="777">
+      <c r="C777" s="38"/>
+      <c r="D777" s="6"/>
+    </row>
+    <row r="778">
+      <c r="C778" s="38"/>
+      <c r="D778" s="6"/>
+    </row>
+    <row r="779">
+      <c r="C779" s="38"/>
+      <c r="D779" s="6"/>
+    </row>
+    <row r="780">
+      <c r="C780" s="38"/>
+      <c r="D780" s="6"/>
+    </row>
+    <row r="781">
+      <c r="C781" s="38"/>
+      <c r="D781" s="6"/>
+    </row>
+    <row r="782">
+      <c r="C782" s="38"/>
+      <c r="D782" s="6"/>
+    </row>
+    <row r="783">
+      <c r="C783" s="38"/>
+      <c r="D783" s="6"/>
+    </row>
+    <row r="784">
+      <c r="C784" s="38"/>
+      <c r="D784" s="6"/>
+    </row>
+    <row r="785">
+      <c r="C785" s="38"/>
+      <c r="D785" s="6"/>
+    </row>
+    <row r="786">
+      <c r="C786" s="38"/>
+      <c r="D786" s="6"/>
+    </row>
+    <row r="787">
+      <c r="C787" s="38"/>
+      <c r="D787" s="6"/>
+    </row>
+    <row r="788">
+      <c r="C788" s="38"/>
+      <c r="D788" s="6"/>
+    </row>
+    <row r="789">
+      <c r="C789" s="38"/>
+      <c r="D789" s="6"/>
+    </row>
+    <row r="790">
+      <c r="C790" s="38"/>
+      <c r="D790" s="6"/>
+    </row>
+    <row r="791">
+      <c r="C791" s="38"/>
+      <c r="D791" s="6"/>
+    </row>
+    <row r="792">
+      <c r="C792" s="38"/>
+      <c r="D792" s="6"/>
+    </row>
+    <row r="793">
+      <c r="C793" s="38"/>
+      <c r="D793" s="6"/>
+    </row>
+    <row r="794">
+      <c r="C794" s="38"/>
+      <c r="D794" s="6"/>
+    </row>
+    <row r="795">
+      <c r="C795" s="38"/>
+      <c r="D795" s="6"/>
+    </row>
+    <row r="796">
+      <c r="C796" s="38"/>
+      <c r="D796" s="6"/>
+    </row>
+    <row r="797">
+      <c r="C797" s="38"/>
+      <c r="D797" s="6"/>
+    </row>
+    <row r="798">
+      <c r="C798" s="38"/>
+      <c r="D798" s="6"/>
+    </row>
+    <row r="799">
+      <c r="C799" s="38"/>
+      <c r="D799" s="6"/>
+    </row>
+    <row r="800">
+      <c r="C800" s="38"/>
+      <c r="D800" s="6"/>
+    </row>
+    <row r="801">
+      <c r="C801" s="38"/>
+      <c r="D801" s="6"/>
+    </row>
+    <row r="802">
+      <c r="C802" s="38"/>
+      <c r="D802" s="6"/>
+    </row>
+    <row r="803">
+      <c r="C803" s="38"/>
+      <c r="D803" s="6"/>
+    </row>
+    <row r="804">
+      <c r="C804" s="38"/>
+      <c r="D804" s="6"/>
+    </row>
+    <row r="805">
+      <c r="C805" s="38"/>
+      <c r="D805" s="6"/>
+    </row>
+    <row r="806">
+      <c r="C806" s="38"/>
+      <c r="D806" s="6"/>
+    </row>
+    <row r="807">
+      <c r="C807" s="38"/>
+      <c r="D807" s="6"/>
+    </row>
+    <row r="808">
+      <c r="C808" s="38"/>
+      <c r="D808" s="6"/>
+    </row>
+    <row r="809">
+      <c r="C809" s="38"/>
+      <c r="D809" s="6"/>
+    </row>
+    <row r="810">
+      <c r="C810" s="38"/>
+      <c r="D810" s="6"/>
+    </row>
+    <row r="811">
+      <c r="C811" s="38"/>
+      <c r="D811" s="6"/>
+    </row>
+    <row r="812">
+      <c r="C812" s="38"/>
+      <c r="D812" s="6"/>
+    </row>
+    <row r="813">
+      <c r="C813" s="38"/>
+      <c r="D813" s="6"/>
+    </row>
+    <row r="814">
+      <c r="C814" s="38"/>
+      <c r="D814" s="6"/>
+    </row>
+    <row r="815">
+      <c r="C815" s="38"/>
+      <c r="D815" s="6"/>
+    </row>
+    <row r="816">
+      <c r="C816" s="38"/>
+      <c r="D816" s="6"/>
+    </row>
+    <row r="817">
+      <c r="C817" s="38"/>
+      <c r="D817" s="6"/>
+    </row>
+    <row r="818">
+      <c r="C818" s="38"/>
+      <c r="D818" s="6"/>
+    </row>
+    <row r="819">
+      <c r="C819" s="38"/>
+      <c r="D819" s="6"/>
+    </row>
+    <row r="820">
+      <c r="C820" s="38"/>
+      <c r="D820" s="6"/>
+    </row>
+    <row r="821">
+      <c r="C821" s="38"/>
+      <c r="D821" s="6"/>
+    </row>
+    <row r="822">
+      <c r="C822" s="38"/>
+      <c r="D822" s="6"/>
+    </row>
+    <row r="823">
+      <c r="C823" s="38"/>
+      <c r="D823" s="6"/>
+    </row>
+    <row r="824">
+      <c r="C824" s="38"/>
+      <c r="D824" s="6"/>
+    </row>
+    <row r="825">
+      <c r="C825" s="38"/>
+      <c r="D825" s="6"/>
+    </row>
+    <row r="826">
+      <c r="C826" s="38"/>
+      <c r="D826" s="6"/>
+    </row>
+    <row r="827">
+      <c r="C827" s="38"/>
+      <c r="D827" s="6"/>
+    </row>
+    <row r="828">
+      <c r="C828" s="38"/>
+      <c r="D828" s="6"/>
+    </row>
+    <row r="829">
+      <c r="C829" s="38"/>
+      <c r="D829" s="6"/>
+    </row>
+    <row r="830">
+      <c r="C830" s="38"/>
+      <c r="D830" s="6"/>
+    </row>
+    <row r="831">
+      <c r="C831" s="38"/>
+      <c r="D831" s="6"/>
+    </row>
+    <row r="832">
+      <c r="C832" s="38"/>
+      <c r="D832" s="6"/>
+    </row>
+    <row r="833">
+      <c r="C833" s="38"/>
+      <c r="D833" s="6"/>
+    </row>
+    <row r="834">
+      <c r="C834" s="38"/>
+      <c r="D834" s="6"/>
+    </row>
+    <row r="835">
+      <c r="C835" s="38"/>
+      <c r="D835" s="6"/>
+    </row>
+    <row r="836">
+      <c r="C836" s="38"/>
+      <c r="D836" s="6"/>
+    </row>
+    <row r="837">
+      <c r="C837" s="38"/>
+      <c r="D837" s="6"/>
+    </row>
+    <row r="838">
+      <c r="C838" s="38"/>
+      <c r="D838" s="6"/>
+    </row>
+    <row r="839">
+      <c r="C839" s="38"/>
+      <c r="D839" s="6"/>
+    </row>
+    <row r="840">
+      <c r="C840" s="38"/>
+      <c r="D840" s="6"/>
+    </row>
+    <row r="841">
+      <c r="C841" s="38"/>
+      <c r="D841" s="6"/>
+    </row>
+    <row r="842">
+      <c r="C842" s="38"/>
+      <c r="D842" s="6"/>
+    </row>
+    <row r="843">
+      <c r="C843" s="38"/>
+      <c r="D843" s="6"/>
+    </row>
+    <row r="844">
+      <c r="C844" s="38"/>
+      <c r="D844" s="6"/>
+    </row>
+    <row r="845">
+      <c r="C845" s="38"/>
+      <c r="D845" s="6"/>
+    </row>
+    <row r="846">
+      <c r="C846" s="38"/>
+      <c r="D846" s="6"/>
+    </row>
+    <row r="847">
+      <c r="C847" s="38"/>
+      <c r="D847" s="6"/>
+    </row>
+    <row r="848">
+      <c r="C848" s="38"/>
+      <c r="D848" s="6"/>
+    </row>
+    <row r="849">
+      <c r="C849" s="38"/>
+      <c r="D849" s="6"/>
+    </row>
+    <row r="850">
+      <c r="C850" s="38"/>
+      <c r="D850" s="6"/>
+    </row>
+    <row r="851">
+      <c r="C851" s="38"/>
+      <c r="D851" s="6"/>
+    </row>
+    <row r="852">
+      <c r="C852" s="38"/>
+      <c r="D852" s="6"/>
+    </row>
+    <row r="853">
+      <c r="C853" s="38"/>
+      <c r="D853" s="6"/>
+    </row>
+    <row r="854">
+      <c r="C854" s="38"/>
+      <c r="D854" s="6"/>
+    </row>
+    <row r="855">
+      <c r="C855" s="38"/>
+      <c r="D855" s="6"/>
+    </row>
+    <row r="856">
+      <c r="C856" s="38"/>
+      <c r="D856" s="6"/>
+    </row>
+    <row r="857">
+      <c r="C857" s="38"/>
+      <c r="D857" s="6"/>
+    </row>
+    <row r="858">
+      <c r="C858" s="38"/>
+      <c r="D858" s="6"/>
+    </row>
+    <row r="859">
+      <c r="C859" s="38"/>
+      <c r="D859" s="6"/>
+    </row>
+    <row r="860">
+      <c r="C860" s="38"/>
+      <c r="D860" s="6"/>
+    </row>
+    <row r="861">
+      <c r="C861" s="38"/>
+      <c r="D861" s="6"/>
+    </row>
+    <row r="862">
+      <c r="C862" s="38"/>
+      <c r="D862" s="6"/>
+    </row>
+    <row r="863">
+      <c r="C863" s="38"/>
+      <c r="D863" s="6"/>
+    </row>
+    <row r="864">
+      <c r="C864" s="38"/>
+      <c r="D864" s="6"/>
+    </row>
+    <row r="865">
+      <c r="C865" s="38"/>
+      <c r="D865" s="6"/>
+    </row>
+    <row r="866">
+      <c r="C866" s="38"/>
+      <c r="D866" s="6"/>
+    </row>
+    <row r="867">
+      <c r="C867" s="38"/>
+      <c r="D867" s="6"/>
+    </row>
+    <row r="868">
+      <c r="C868" s="38"/>
+      <c r="D868" s="6"/>
+    </row>
+    <row r="869">
+      <c r="C869" s="38"/>
+      <c r="D869" s="6"/>
+    </row>
+    <row r="870">
+      <c r="C870" s="38"/>
+      <c r="D870" s="6"/>
+    </row>
+    <row r="871">
+      <c r="C871" s="38"/>
+      <c r="D871" s="6"/>
+    </row>
+    <row r="872">
+      <c r="C872" s="38"/>
+      <c r="D872" s="6"/>
+    </row>
+    <row r="873">
+      <c r="C873" s="38"/>
+      <c r="D873" s="6"/>
+    </row>
+    <row r="874">
+      <c r="C874" s="38"/>
+      <c r="D874" s="6"/>
+    </row>
+    <row r="875">
+      <c r="C875" s="38"/>
+      <c r="D875" s="6"/>
+    </row>
+    <row r="876">
+      <c r="C876" s="38"/>
+      <c r="D876" s="6"/>
+    </row>
+    <row r="877">
+      <c r="C877" s="38"/>
+      <c r="D877" s="6"/>
+    </row>
+    <row r="878">
+      <c r="C878" s="38"/>
+      <c r="D878" s="6"/>
+    </row>
+    <row r="879">
+      <c r="C879" s="38"/>
+      <c r="D879" s="6"/>
+    </row>
+    <row r="880">
+      <c r="C880" s="38"/>
+      <c r="D880" s="6"/>
+    </row>
+    <row r="881">
+      <c r="C881" s="38"/>
+      <c r="D881" s="6"/>
+    </row>
+    <row r="882">
+      <c r="C882" s="38"/>
+      <c r="D882" s="6"/>
+    </row>
+    <row r="883">
+      <c r="C883" s="38"/>
+      <c r="D883" s="6"/>
+    </row>
+    <row r="884">
+      <c r="C884" s="38"/>
+      <c r="D884" s="6"/>
+    </row>
+    <row r="885">
+      <c r="C885" s="38"/>
+      <c r="D885" s="6"/>
+    </row>
+    <row r="886">
+      <c r="C886" s="38"/>
+      <c r="D886" s="6"/>
+    </row>
+    <row r="887">
+      <c r="C887" s="38"/>
+      <c r="D887" s="6"/>
+    </row>
+    <row r="888">
+      <c r="C888" s="38"/>
+      <c r="D888" s="6"/>
+    </row>
+    <row r="889">
+      <c r="C889" s="38"/>
+      <c r="D889" s="6"/>
+    </row>
+    <row r="890">
+      <c r="C890" s="38"/>
+      <c r="D890" s="6"/>
+    </row>
+    <row r="891">
+      <c r="C891" s="38"/>
+      <c r="D891" s="6"/>
+    </row>
+    <row r="892">
+      <c r="C892" s="38"/>
+      <c r="D892" s="6"/>
+    </row>
+    <row r="893">
+      <c r="C893" s="38"/>
+      <c r="D893" s="6"/>
+    </row>
+    <row r="894">
+      <c r="C894" s="38"/>
+      <c r="D894" s="6"/>
+    </row>
+    <row r="895">
+      <c r="C895" s="38"/>
+      <c r="D895" s="6"/>
+    </row>
+    <row r="896">
+      <c r="C896" s="38"/>
+      <c r="D896" s="6"/>
+    </row>
+    <row r="897">
+      <c r="C897" s="38"/>
+      <c r="D897" s="6"/>
+    </row>
+    <row r="898">
+      <c r="C898" s="38"/>
+      <c r="D898" s="6"/>
+    </row>
+    <row r="899">
+      <c r="C899" s="38"/>
+      <c r="D899" s="6"/>
+    </row>
+    <row r="900">
+      <c r="C900" s="38"/>
+      <c r="D900" s="6"/>
+    </row>
+    <row r="901">
+      <c r="C901" s="38"/>
+      <c r="D901" s="6"/>
+    </row>
+    <row r="902">
+      <c r="C902" s="38"/>
+      <c r="D902" s="6"/>
+    </row>
+    <row r="903">
+      <c r="C903" s="38"/>
+      <c r="D903" s="6"/>
+    </row>
+    <row r="904">
+      <c r="C904" s="38"/>
+      <c r="D904" s="6"/>
+    </row>
+    <row r="905">
+      <c r="C905" s="38"/>
+      <c r="D905" s="6"/>
+    </row>
+    <row r="906">
+      <c r="C906" s="38"/>
+      <c r="D906" s="6"/>
+    </row>
+    <row r="907">
+      <c r="C907" s="38"/>
+      <c r="D907" s="6"/>
+    </row>
+    <row r="908">
+      <c r="C908" s="38"/>
+      <c r="D908" s="6"/>
+    </row>
+    <row r="909">
+      <c r="C909" s="38"/>
+      <c r="D909" s="6"/>
+    </row>
+    <row r="910">
+      <c r="C910" s="38"/>
+      <c r="D910" s="6"/>
+    </row>
+    <row r="911">
+      <c r="C911" s="38"/>
+      <c r="D911" s="6"/>
+    </row>
+    <row r="912">
+      <c r="C912" s="38"/>
+      <c r="D912" s="6"/>
+    </row>
+    <row r="913">
+      <c r="C913" s="38"/>
+      <c r="D913" s="6"/>
+    </row>
+    <row r="914">
+      <c r="C914" s="38"/>
+      <c r="D914" s="6"/>
+    </row>
+    <row r="915">
+      <c r="C915" s="38"/>
+      <c r="D915" s="6"/>
+    </row>
+    <row r="916">
+      <c r="C916" s="38"/>
+      <c r="D916" s="6"/>
+    </row>
+    <row r="917">
+      <c r="C917" s="38"/>
+      <c r="D917" s="6"/>
+    </row>
+    <row r="918">
+      <c r="C918" s="38"/>
+      <c r="D918" s="6"/>
+    </row>
+    <row r="919">
+      <c r="C919" s="38"/>
+      <c r="D919" s="6"/>
+    </row>
+    <row r="920">
+      <c r="C920" s="38"/>
+      <c r="D920" s="6"/>
+    </row>
+    <row r="921">
+      <c r="C921" s="38"/>
+      <c r="D921" s="6"/>
+    </row>
+    <row r="922">
+      <c r="C922" s="38"/>
+      <c r="D922" s="6"/>
+    </row>
+    <row r="923">
+      <c r="C923" s="38"/>
+      <c r="D923" s="6"/>
+    </row>
+    <row r="924">
+      <c r="C924" s="38"/>
+      <c r="D924" s="6"/>
+    </row>
+    <row r="925">
+      <c r="C925" s="38"/>
+      <c r="D925" s="6"/>
+    </row>
+    <row r="926">
+      <c r="C926" s="38"/>
+      <c r="D926" s="6"/>
+    </row>
+    <row r="927">
+      <c r="C927" s="38"/>
+      <c r="D927" s="6"/>
+    </row>
+    <row r="928">
+      <c r="C928" s="38"/>
+      <c r="D928" s="6"/>
+    </row>
+    <row r="929">
+      <c r="C929" s="38"/>
+      <c r="D929" s="6"/>
+    </row>
+    <row r="930">
+      <c r="C930" s="38"/>
+      <c r="D930" s="6"/>
+    </row>
+    <row r="931">
+      <c r="C931" s="38"/>
+      <c r="D931" s="6"/>
+    </row>
+    <row r="932">
+      <c r="C932" s="38"/>
+      <c r="D932" s="6"/>
+    </row>
+    <row r="933">
+      <c r="C933" s="38"/>
+      <c r="D933" s="6"/>
+    </row>
+    <row r="934">
+      <c r="C934" s="38"/>
+      <c r="D934" s="6"/>
+    </row>
+    <row r="935">
+      <c r="C935" s="38"/>
+      <c r="D935" s="6"/>
+    </row>
+    <row r="936">
+      <c r="C936" s="38"/>
+      <c r="D936" s="6"/>
+    </row>
+    <row r="937">
+      <c r="C937" s="38"/>
+      <c r="D937" s="6"/>
+    </row>
+    <row r="938">
+      <c r="C938" s="38"/>
+      <c r="D938" s="6"/>
+    </row>
+    <row r="939">
+      <c r="C939" s="38"/>
+      <c r="D939" s="6"/>
+    </row>
+    <row r="940">
+      <c r="C940" s="38"/>
+      <c r="D940" s="6"/>
+    </row>
+    <row r="941">
+      <c r="C941" s="38"/>
+      <c r="D941" s="6"/>
+    </row>
+    <row r="942">
+      <c r="C942" s="38"/>
+      <c r="D942" s="6"/>
+    </row>
+    <row r="943">
+      <c r="C943" s="38"/>
+      <c r="D943" s="6"/>
+    </row>
+    <row r="944">
+      <c r="C944" s="38"/>
+      <c r="D944" s="6"/>
+    </row>
+    <row r="945">
+      <c r="C945" s="38"/>
+      <c r="D945" s="6"/>
+    </row>
+    <row r="946">
+      <c r="C946" s="38"/>
+      <c r="D946" s="6"/>
+    </row>
+    <row r="947">
+      <c r="C947" s="38"/>
+      <c r="D947" s="6"/>
+    </row>
+    <row r="948">
+      <c r="C948" s="38"/>
+      <c r="D948" s="6"/>
+    </row>
+    <row r="949">
+      <c r="C949" s="38"/>
+      <c r="D949" s="6"/>
+    </row>
+    <row r="950">
+      <c r="C950" s="38"/>
+      <c r="D950" s="6"/>
+    </row>
+    <row r="951">
+      <c r="C951" s="38"/>
+      <c r="D951" s="6"/>
+    </row>
+    <row r="952">
+      <c r="C952" s="38"/>
+      <c r="D952" s="6"/>
+    </row>
+    <row r="953">
+      <c r="C953" s="38"/>
+      <c r="D953" s="6"/>
+    </row>
+    <row r="954">
+      <c r="C954" s="38"/>
+      <c r="D954" s="6"/>
+    </row>
+    <row r="955">
+      <c r="C955" s="38"/>
+      <c r="D955" s="6"/>
+    </row>
+    <row r="956">
+      <c r="C956" s="38"/>
+      <c r="D956" s="6"/>
+    </row>
+    <row r="957">
+      <c r="C957" s="38"/>
+      <c r="D957" s="6"/>
+    </row>
+    <row r="958">
+      <c r="C958" s="38"/>
+      <c r="D958" s="6"/>
+    </row>
+    <row r="959">
+      <c r="C959" s="38"/>
+      <c r="D959" s="6"/>
+    </row>
+    <row r="960">
+      <c r="C960" s="38"/>
+      <c r="D960" s="6"/>
+    </row>
+    <row r="961">
+      <c r="C961" s="38"/>
+      <c r="D961" s="6"/>
+    </row>
+    <row r="962">
+      <c r="C962" s="38"/>
+      <c r="D962" s="6"/>
+    </row>
+    <row r="963">
+      <c r="C963" s="38"/>
+      <c r="D963" s="6"/>
+    </row>
+    <row r="964">
+      <c r="C964" s="38"/>
+      <c r="D964" s="6"/>
+    </row>
+    <row r="965">
+      <c r="C965" s="38"/>
+      <c r="D965" s="6"/>
+    </row>
+    <row r="966">
+      <c r="C966" s="38"/>
+      <c r="D966" s="6"/>
+    </row>
+    <row r="967">
+      <c r="C967" s="38"/>
+      <c r="D967" s="6"/>
+    </row>
+    <row r="968">
+      <c r="C968" s="38"/>
+      <c r="D968" s="6"/>
+    </row>
+    <row r="969">
+      <c r="C969" s="38"/>
+      <c r="D969" s="6"/>
+    </row>
+    <row r="970">
+      <c r="C970" s="38"/>
+      <c r="D970" s="6"/>
+    </row>
+    <row r="971">
+      <c r="C971" s="38"/>
+      <c r="D971" s="6"/>
+    </row>
+    <row r="972">
+      <c r="C972" s="38"/>
+      <c r="D972" s="6"/>
+    </row>
+    <row r="973">
+      <c r="C973" s="38"/>
+      <c r="D973" s="6"/>
+    </row>
+    <row r="974">
+      <c r="C974" s="38"/>
+      <c r="D974" s="6"/>
+    </row>
+    <row r="975">
+      <c r="C975" s="38"/>
+      <c r="D975" s="6"/>
+    </row>
+    <row r="976">
+      <c r="C976" s="38"/>
+      <c r="D976" s="6"/>
+    </row>
+    <row r="977">
+      <c r="C977" s="38"/>
+      <c r="D977" s="6"/>
+    </row>
+    <row r="978">
+      <c r="C978" s="38"/>
+      <c r="D978" s="6"/>
+    </row>
+    <row r="979">
+      <c r="C979" s="38"/>
+      <c r="D979" s="6"/>
+    </row>
+    <row r="980">
+      <c r="C980" s="38"/>
+      <c r="D980" s="6"/>
+    </row>
+    <row r="981">
+      <c r="C981" s="38"/>
+      <c r="D981" s="6"/>
+    </row>
+    <row r="982">
+      <c r="C982" s="38"/>
+      <c r="D982" s="6"/>
+    </row>
+    <row r="983">
+      <c r="C983" s="38"/>
+      <c r="D983" s="6"/>
+    </row>
+    <row r="984">
+      <c r="C984" s="38"/>
+      <c r="D984" s="6"/>
+    </row>
+    <row r="985">
+      <c r="C985" s="38"/>
+      <c r="D985" s="6"/>
+    </row>
+    <row r="986">
+      <c r="C986" s="38"/>
+      <c r="D986" s="6"/>
+    </row>
+    <row r="987">
+      <c r="C987" s="38"/>
+      <c r="D987" s="6"/>
+    </row>
+    <row r="988">
+      <c r="C988" s="38"/>
+      <c r="D988" s="6"/>
+    </row>
+    <row r="989">
+      <c r="C989" s="38"/>
+      <c r="D989" s="6"/>
+    </row>
+    <row r="990">
+      <c r="C990" s="38"/>
+      <c r="D990" s="6"/>
+    </row>
+    <row r="991">
+      <c r="C991" s="38"/>
+      <c r="D991" s="6"/>
+    </row>
+    <row r="992">
+      <c r="C992" s="38"/>
+      <c r="D992" s="6"/>
+    </row>
+    <row r="993">
+      <c r="C993" s="38"/>
+      <c r="D993" s="6"/>
+    </row>
+    <row r="994">
+      <c r="C994" s="38"/>
+      <c r="D994" s="6"/>
+    </row>
+    <row r="995">
+      <c r="C995" s="38"/>
+      <c r="D995" s="6"/>
+    </row>
+    <row r="996">
+      <c r="C996" s="38"/>
+      <c r="D996" s="6"/>
+    </row>
+    <row r="997">
+      <c r="C997" s="38"/>
+      <c r="D997" s="6"/>
+    </row>
+    <row r="998">
+      <c r="C998" s="38"/>
+      <c r="D998" s="6"/>
+    </row>
+    <row r="999">
+      <c r="C999" s="38"/>
+      <c r="D999" s="6"/>
+    </row>
+    <row r="1000">
+      <c r="C1000" s="38"/>
+      <c r="D1000" s="6"/>
+    </row>
+    <row r="1001">
+      <c r="C1001" s="38"/>
+      <c r="D1001" s="6"/>
+    </row>
+    <row r="1002">
+      <c r="C1002" s="38"/>
+      <c r="D1002" s="6"/>
+    </row>
+    <row r="1003">
+      <c r="C1003" s="38"/>
+      <c r="D1003" s="6"/>
+    </row>
+    <row r="1004">
+      <c r="C1004" s="38"/>
+      <c r="D1004" s="6"/>
+    </row>
+    <row r="1005">
+      <c r="C1005" s="38"/>
+      <c r="D1005" s="6"/>
+    </row>
+    <row r="1006">
+      <c r="C1006" s="38"/>
+      <c r="D1006" s="6"/>
+    </row>
+    <row r="1007">
+      <c r="C1007" s="38"/>
+      <c r="D1007" s="6"/>
+    </row>
+    <row r="1008">
+      <c r="C1008" s="38"/>
+      <c r="D1008" s="6"/>
+    </row>
+    <row r="1009">
+      <c r="C1009" s="38"/>
+      <c r="D1009" s="6"/>
+    </row>
+    <row r="1010">
+      <c r="C1010" s="38"/>
+      <c r="D1010" s="6"/>
+    </row>
+    <row r="1011">
+      <c r="C1011" s="38"/>
+      <c r="D1011" s="6"/>
+    </row>
+    <row r="1012">
+      <c r="C1012" s="38"/>
+      <c r="D1012" s="6"/>
+    </row>
+    <row r="1013">
+      <c r="C1013" s="38"/>
+      <c r="D1013" s="6"/>
+    </row>
+    <row r="1014">
+      <c r="C1014" s="38"/>
+      <c r="D1014" s="6"/>
+    </row>
+    <row r="1015">
+      <c r="C1015" s="38"/>
+      <c r="D1015" s="6"/>
+    </row>
+    <row r="1016">
+      <c r="C1016" s="38"/>
+      <c r="D1016" s="6"/>
+    </row>
+    <row r="1017">
+      <c r="C1017" s="38"/>
+      <c r="D1017" s="6"/>
+    </row>
+    <row r="1018">
+      <c r="C1018" s="38"/>
+      <c r="D1018" s="6"/>
+    </row>
+    <row r="1019">
+      <c r="C1019" s="38"/>
+      <c r="D1019" s="6"/>
+    </row>
+    <row r="1020">
+      <c r="C1020" s="38"/>
+      <c r="D1020" s="6"/>
+    </row>
+    <row r="1021">
+      <c r="C1021" s="38"/>
+      <c r="D1021" s="6"/>
+    </row>
+    <row r="1022">
+      <c r="C1022" s="38"/>
+      <c r="D1022" s="6"/>
+    </row>
+    <row r="1023">
+      <c r="C1023" s="38"/>
+      <c r="D1023" s="6"/>
+    </row>
+    <row r="1024">
+      <c r="C1024" s="38"/>
+      <c r="D1024" s="6"/>
+    </row>
+    <row r="1025">
+      <c r="C1025" s="38"/>
+      <c r="D1025" s="6"/>
+    </row>
+    <row r="1026">
+      <c r="C1026" s="38"/>
+      <c r="D1026" s="6"/>
+    </row>
+    <row r="1027">
+      <c r="C1027" s="38"/>
+      <c r="D1027" s="6"/>
+    </row>
+    <row r="1028">
+      <c r="C1028" s="38"/>
+      <c r="D1028" s="6"/>
+    </row>
+    <row r="1029">
+      <c r="C1029" s="38"/>
+      <c r="D1029" s="6"/>
+    </row>
+    <row r="1030">
+      <c r="C1030" s="38"/>
+      <c r="D1030" s="6"/>
+    </row>
+    <row r="1031">
+      <c r="C1031" s="38"/>
+      <c r="D1031" s="6"/>
+    </row>
+    <row r="1032">
+      <c r="C1032" s="38"/>
+      <c r="D1032" s="6"/>
+    </row>
+    <row r="1033">
+      <c r="C1033" s="38"/>
+      <c r="D1033" s="6"/>
+    </row>
+    <row r="1034">
+      <c r="C1034" s="38"/>
+      <c r="D1034" s="6"/>
+    </row>
+    <row r="1035">
+      <c r="C1035" s="38"/>
+      <c r="D1035" s="6"/>
+    </row>
+    <row r="1036">
+      <c r="C1036" s="38"/>
+      <c r="D1036" s="6"/>
+    </row>
+    <row r="1037">
+      <c r="C1037" s="38"/>
+      <c r="D1037" s="6"/>
+    </row>
+    <row r="1038">
+      <c r="C1038" s="38"/>
+      <c r="D1038" s="6"/>
+    </row>
+    <row r="1039">
+      <c r="C1039" s="38"/>
+      <c r="D1039" s="6"/>
+    </row>
+    <row r="1040">
+      <c r="C1040" s="38"/>
+      <c r="D1040" s="6"/>
+    </row>
+    <row r="1041">
+      <c r="C1041" s="38"/>
+      <c r="D1041" s="6"/>
+    </row>
+    <row r="1042">
+      <c r="C1042" s="38"/>
+      <c r="D1042" s="6"/>
+    </row>
+    <row r="1043">
+      <c r="C1043" s="38"/>
+      <c r="D1043" s="6"/>
+    </row>
+    <row r="1044">
+      <c r="C1044" s="38"/>
+      <c r="D1044" s="6"/>
+    </row>
+    <row r="1045">
+      <c r="C1045" s="38"/>
+      <c r="D1045" s="6"/>
+    </row>
+    <row r="1046">
+      <c r="C1046" s="38"/>
+      <c r="D1046" s="6"/>
+    </row>
+    <row r="1047">
+      <c r="C1047" s="38"/>
+      <c r="D1047" s="6"/>
+    </row>
+    <row r="1048">
+      <c r="C1048" s="38"/>
+      <c r="D1048" s="6"/>
+    </row>
+    <row r="1049">
+      <c r="C1049" s="38"/>
+      <c r="D1049" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="D8:D18"/>
+  <sortState ref="A4:F24">
+    <sortCondition ref="F4:F24"/>
+  </sortState>
+  <mergeCells count="6">
+    <mergeCell ref="G4:G8"/>
+    <mergeCell ref="H4:H8"/>
+    <mergeCell ref="G14:G18"/>
+    <mergeCell ref="H14:H18"/>
+    <mergeCell ref="G21:G24"/>
+    <mergeCell ref="H21:H24"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <hyperlinks>
+    <hyperlink r:id="rId1" ref="E4"/>
+    <hyperlink r:id="rId2" ref="E6"/>
+    <hyperlink r:id="rId3" ref="E7"/>
+    <hyperlink r:id="rId4" ref="E11"/>
+    <hyperlink r:id="rId5" ref="E24"/>
+  </hyperlinks>
+  <printOptions headings="0" gridLines="0" horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157477" right="0.39370078740157477" top="0.55118110236220474" bottom="0.35433070866141736" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="65" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="1" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>onlyoffice/9.3.0.138</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
-[...6 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="variant"/>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-[...1 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="lpstr"/>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <LinksUpToDate>0</LinksUpToDate>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>0</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Pataccini</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Utilisateur</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>